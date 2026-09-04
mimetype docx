--- v0 (2025-10-08)
+++ v1 (2026-09-04)
@@ -14,45884 +14,41362 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E7761A8" w14:textId="77777777" w:rsidR="005872CC" w:rsidRDefault="005872CC" w:rsidP="00C07C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B73BA7" w14:textId="1AD0FC9A" w:rsidR="00C022F8" w:rsidRPr="00F54216" w:rsidRDefault="00D0096B" w:rsidP="00C07C1C">
+    <w:p w14:paraId="31706409" w14:textId="416AEF63" w:rsidR="00C07C1C" w:rsidRPr="000545FF" w:rsidRDefault="00D0096B" w:rsidP="000545FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54216">
+      <w:r w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IGNALINOS R. VIDIŠKIŲ GIMNAZIJOS </w:t>
       </w:r>
-      <w:r w:rsidR="00C022F8" w:rsidRPr="00F54216">
+      <w:r w:rsidR="00C022F8" w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IR MIELAGĖNŲ SKYRIAUS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F54216">
+      <w:r w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MOKINIŲ PASIEKIMAI OLIMPIADOSE, KONKURSUOSE, VARŽYBOSE, PROJEKTUOSE</w:t>
       </w:r>
-      <w:r w:rsidR="00C022F8" w:rsidRPr="00F54216">
+      <w:r w:rsidR="00C022F8" w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, PROGRAMOSE</w:t>
       </w:r>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IR KITUOSE RENGINIUOSE </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31706409" w14:textId="5EE9B450" w:rsidR="00C07C1C" w:rsidRPr="00F54216" w:rsidRDefault="00D0096B" w:rsidP="00C07C1C">
+    <w:p w14:paraId="3AD3E824" w14:textId="160B0FD4" w:rsidR="00D0096B" w:rsidRPr="000545FF" w:rsidRDefault="00D0096B" w:rsidP="000545FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54216">
+      <w:r w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> IR KITUOSE RENGINIUOSE </w:t>
+        <w:t>202</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00F37E47" w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F54216">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>202</w:t>
+        <w:t>–202</w:t>
       </w:r>
-      <w:r w:rsidR="00E302C8">
+      <w:r w:rsidR="00F37E47" w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F54216">
+      <w:r w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...18 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> M. M.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="10777" w:type="dxa"/>
         <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="1582"/>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="740"/>
         <w:gridCol w:w="1671"/>
         <w:gridCol w:w="1844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="65D12EE3" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00CC46F4" w:rsidRPr="000545FF" w14:paraId="65D12EE3" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F1EAD57" w14:textId="3CC83F84" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+          <w:p w14:paraId="4F1EAD57" w14:textId="3CC83F84" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Konkursas, olimpiada, varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66ECCBBA" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+          <w:p w14:paraId="66ECCBBA" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lygmuo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="255098B5" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+          <w:p w14:paraId="255098B5" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mokinio vardas, pavardė, komanda, kolektyvas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FFF0E14" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+          <w:p w14:paraId="1FFF0E14" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kla</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16CBE332" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+          <w:p w14:paraId="16CBE332" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26D7A50C" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+          <w:p w14:paraId="26D7A50C" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pasiekimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39E37375" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+          <w:p w14:paraId="39E37375" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ruošęs mokytojas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="4DB7CC98" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00CC46F4" w:rsidRPr="000545FF" w14:paraId="4DB7CC98" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6937B8D8" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="6937B8D8" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>BUM mokinių rudens kroso varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19BB328D" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="19BB328D" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DB66F11" w14:textId="77777777" w:rsidR="00D04A82" w:rsidRPr="00CC46F4" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
+          <w:p w14:paraId="12E391ED" w14:textId="3F61DDAE" w:rsidR="00F37E47" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Mija Berlinskaitė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6AF3808B" w14:textId="77777777" w:rsidR="00D04A82" w:rsidRPr="00CC46F4" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
+              <w:t xml:space="preserve">Dominyka Miklaševičiūtė Gediminas Akinskas Rugilė Mikaliakaitė Augustas Trinkūnas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664DB6D3" w14:textId="77777777" w:rsidR="00F37E47" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Rugilė Mikaliakaitė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="476AF6A9" w14:textId="77777777" w:rsidR="00D04A82" w:rsidRPr="00CC46F4" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
+              <w:t>Brendonas Kindurys Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28EF5D61" w14:textId="77777777" w:rsidR="00F37E47" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Bartas Keršpylas</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EB99609" w14:textId="6437B015" w:rsidR="00E53024" w:rsidRPr="00CC46F4" w:rsidRDefault="00E53024" w:rsidP="00E871CB">
+              <w:t>Pijus Kaškilevičius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ADFA76D" w14:textId="2B15D0AD" w:rsidR="00F37E47" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Brendonas Kindurys</w:t>
-[...61 lines deleted...]
-          <w:p w14:paraId="541CDFD3" w14:textId="2C65AA43" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+              <w:t xml:space="preserve">Monika Matuliauskaitė  Agnė Drobitova </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541CDFD3" w14:textId="2C65AA43" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00F37E47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F201C9A" w14:textId="577A4AF9" w:rsidR="00E53024" w:rsidRPr="00CC46F4" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="2088C2B8" w14:textId="77777777" w:rsidR="00D04A82" w:rsidRPr="000545FF" w:rsidRDefault="00A03CFC" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F24AF66" w14:textId="5D69AFE6" w:rsidR="00D04A82" w:rsidRPr="00CC46F4" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="36901ABE" w14:textId="77777777" w:rsidR="00A03CFC" w:rsidRPr="000545FF" w:rsidRDefault="00A03CFC" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19C92800" w14:textId="77777777" w:rsidR="00A03CFC" w:rsidRPr="000545FF" w:rsidRDefault="00A03CFC" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71F8576B" w14:textId="5F3EA0DA" w:rsidR="00D04A82" w:rsidRPr="00CC46F4" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="3BC3EE68" w14:textId="77777777" w:rsidR="00A03CFC" w:rsidRPr="000545FF" w:rsidRDefault="00A03CFC" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C24B774" w14:textId="77777777" w:rsidR="00A03CFC" w:rsidRPr="000545FF" w:rsidRDefault="00A03CFC" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C3CA7C0" w14:textId="1DFC4FC3" w:rsidR="00D04A82" w:rsidRPr="00CC46F4" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
-[...50 lines deleted...]
-              <w:t>III</w:t>
+          <w:p w14:paraId="569536A7" w14:textId="77777777" w:rsidR="00A03CFC" w:rsidRPr="000545FF" w:rsidRDefault="00A03CFC" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A92C69" w14:textId="77777777" w:rsidR="00A03CFC" w:rsidRPr="000545FF" w:rsidRDefault="00A03CFC" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05217A1D" w14:textId="77777777" w:rsidR="00A03CFC" w:rsidRPr="000545FF" w:rsidRDefault="00A03CFC" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338F7292" w14:textId="77777777" w:rsidR="00A03CFC" w:rsidRPr="000545FF" w:rsidRDefault="00A03CFC" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC5A775" w14:textId="0C4FDEA6" w:rsidR="00A03CFC" w:rsidRPr="000545FF" w:rsidRDefault="00A03CFC" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35B60C72" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="35B60C72" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I vieta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24083C32" w14:textId="52C41FCB" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="488D8558" w14:textId="77777777" w:rsidR="00F37E47" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24083C32" w14:textId="7CDD1578" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53153A4C" w14:textId="22F63042" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218BC0FE" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00D04A82" w:rsidRPr="00CC46F4">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidR="00D04A82" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>viet</w:t>
+            </w:r>
+            <w:r w:rsidR="00E53024" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D2F1203" w14:textId="78415868" w:rsidR="00D04A82" w:rsidRPr="000545FF" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31586F39" w14:textId="7DE98D02" w:rsidR="00D04A82" w:rsidRPr="000545FF" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00F37E47" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vieta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53153A4C" w14:textId="30AFAA40" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
-[...84 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="424278F7" w14:textId="77777777" w:rsidR="00D04A82" w:rsidRPr="000545FF" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II vieta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31586F39" w14:textId="77777777" w:rsidR="00D04A82" w:rsidRPr="00CC46F4" w:rsidRDefault="00D04A82" w:rsidP="00E871CB">
-[...32 lines deleted...]
-              <w:t>II vieta</w:t>
+          <w:p w14:paraId="54CDB816" w14:textId="77777777" w:rsidR="00F37E47" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151C7BE3" w14:textId="5CCFFBE6" w:rsidR="00F37E47" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00C9831E" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00CC46F4" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="00C9831E" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="000545FF" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="38BE88EF" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00CC46F4" w:rsidRPr="000545FF" w14:paraId="38BE88EF" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DB45FA9" w14:textId="632C44E4" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="008B7A07" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="4DB45FA9" w14:textId="03C03BBA" w:rsidR="00F26F1F" w:rsidRPr="000545FF" w:rsidRDefault="008B7A07" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Valstybės sienos apsaugos tarnybos prie LR VRM </w:t>
             </w:r>
-            <w:r w:rsidR="00F26F1F" w:rsidRPr="00CC46F4">
+            <w:r w:rsidR="00F26F1F" w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vilniaus </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">pasienio </w:t>
             </w:r>
-            <w:r w:rsidR="00F26F1F" w:rsidRPr="00CC46F4">
+            <w:r w:rsidR="00F26F1F" w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rinktinės Jaunojo pasieniečio būrelių </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F26F1F" w:rsidRPr="00CC46F4">
+            <w:r w:rsidR="00F37E47" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>šaudymo</w:t>
+            </w:r>
+            <w:r w:rsidR="00F26F1F" w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BC6C66A" w14:textId="105CEC3C" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Regioninės</w:t>
+          <w:p w14:paraId="1BC6C66A" w14:textId="7F382CA2" w:rsidR="00F26F1F" w:rsidRPr="000545FF" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00874013" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>espublikinės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5236004C" w14:textId="77777777" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="008B7A07" w:rsidP="00E871CB">
+          <w:p w14:paraId="2036D303" w14:textId="2DF557BA" w:rsidR="00F37E47" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Nojus Grigonis</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1EED14A2" w14:textId="77777777" w:rsidR="008B7A07" w:rsidRPr="00CC46F4" w:rsidRDefault="008B7A07" w:rsidP="00E871CB">
+              <w:t>Simonas Cicėnas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20743D46" w14:textId="002FD219" w:rsidR="00F37E47" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Brendonas Kindurys</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D35FC7C" w14:textId="77777777" w:rsidR="008B7A07" w:rsidRPr="00CC46F4" w:rsidRDefault="008B7A07" w:rsidP="00E871CB">
+              <w:t>Augustas Garnevičius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B69930" w14:textId="5676A222" w:rsidR="008B7A07" w:rsidRPr="000545FF" w:rsidRDefault="008B7A07" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Dovydas Bogomolskas</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>Gabrielė Bukataitė</w:t>
-            </w:r>
-[...18 lines deleted...]
-              <w:t>Aistė Apyvalaitė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5861BD1E" w14:textId="5CE97BD7" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="5861BD1E" w14:textId="5CE97BD7" w:rsidR="00F26F1F" w:rsidRPr="000545FF" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2077A5D3" w14:textId="1B33DF30" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="008B7A07" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="11DCD6AF" w14:textId="77777777" w:rsidR="008B7A07" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F1FA79E" w14:textId="6024B8FC" w:rsidR="00F37E47" w:rsidRPr="000545FF" w:rsidRDefault="00F37E47" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
-            </w:r>
-[...78 lines deleted...]
-              <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C6E48CA" w14:textId="04D5D509" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="7C6E48CA" w14:textId="04D5D509" w:rsidR="00F26F1F" w:rsidRPr="000545FF" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DEB58E8" w14:textId="774C5840" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="2DEB58E8" w14:textId="774C5840" w:rsidR="00F26F1F" w:rsidRPr="000545FF" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Andrejus Matvėjevas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="73E5C4E3" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00FD1062" w:rsidRPr="000545FF" w14:paraId="7B6250D4" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DB2735B" w14:textId="5FFC1168" w:rsidR="00EC2FDB" w:rsidRPr="00CC46F4" w:rsidRDefault="00EC2FDB" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>„Raštingiausio mokinio/mokinės“ konkursas</w:t>
+          <w:p w14:paraId="7D848231" w14:textId="38D4ED5D" w:rsidR="00FD1062" w:rsidRPr="000545FF" w:rsidRDefault="00FD1062" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Moksleivių skaitovų konkursas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52005BE0" w14:textId="040A2CF3" w:rsidR="00EC2FDB" w:rsidRPr="00CC46F4" w:rsidRDefault="00EC2FDB" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninis</w:t>
+          <w:p w14:paraId="5F838590" w14:textId="09C00148" w:rsidR="00FD1062" w:rsidRPr="000545FF" w:rsidRDefault="00FD1062" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikinis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BF4C05D" w14:textId="77777777" w:rsidR="00EC2FDB" w:rsidRPr="00CC46F4" w:rsidRDefault="00EC2FDB" w:rsidP="00E871CB">
+          <w:p w14:paraId="53A7D794" w14:textId="21AC8266" w:rsidR="00FD1062" w:rsidRPr="000545FF" w:rsidRDefault="00FD1062" w:rsidP="00E871CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vita Šimkovičiūtė </w:t>
-[...118 lines deleted...]
-              </w:rPr>
               <w:t>Mija Berlinskaitė</w:t>
-            </w:r>
-[...218 lines deleted...]
-              <w:t>Austėja Teresė Kazinec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F81D0B8" w14:textId="77777777" w:rsidR="00EC2FDB" w:rsidRPr="00CC46F4" w:rsidRDefault="00EC2FDB" w:rsidP="00E871CB">
-[...270 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="690622AD" w14:textId="72133D1F" w:rsidR="00FD1062" w:rsidRPr="000545FF" w:rsidRDefault="00FD1062" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
-            </w:r>
-[...52 lines deleted...]
-              <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0330800E" w14:textId="7447D338" w:rsidR="00EC2FDB" w:rsidRPr="00CC46F4" w:rsidRDefault="00EC2FDB" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Padėkos raštai</w:t>
+          <w:p w14:paraId="2B6D45DA" w14:textId="7D0D97DB" w:rsidR="00FD1062" w:rsidRPr="000545FF" w:rsidRDefault="00FD1062" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C1F57FB" w14:textId="77777777" w:rsidR="00EC2FDB" w:rsidRPr="00CC46F4" w:rsidRDefault="00EC2FDB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="1A1D9177" w14:textId="1966F91C" w:rsidR="00FD1062" w:rsidRPr="000545FF" w:rsidRDefault="00FD1062" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Neringa Mudėnienė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76AD5D6B" w14:textId="6D830707" w:rsidR="00EC2FDB" w:rsidRPr="00CC46F4" w:rsidRDefault="00EC2FDB" w:rsidP="00E871CB">
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="2AD649C5" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00DD12FA" w:rsidRPr="000545FF" w14:paraId="4C374203" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:t>Tinklinio turnyras</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5C82D444" w14:textId="20E7D4B1" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5, 6 klasių mergaičių kvadrato varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:t>Regioninis</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="22161F1A" w14:textId="3B31DF5B" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...172 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="7F4FE94C" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Miklaševičiūtė Dominyka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFE45F7" w14:textId="77CEEAD2" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Lukšytė Urtė Šimkovičiūtė Vita Meškėnaitė Adriana Paškevič Aurelija Sabaliauskaitė Kotryna Stanevičiūtė Smiltė Janutėnaitė Augustė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45B3FF96" w14:textId="2F2EA1B4" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Čajevskaja Kornelija</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADC6B27" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57611026" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...141 lines deleted...]
-              <w:t>I</w:t>
+          <w:p w14:paraId="1D9AD3AD" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FE3A7B7" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C730198" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30DB8A83" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06A275A6" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F504C3" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="572EE6BD" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="124BE096" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="256100D9" w14:textId="03F387D4" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>I vieta</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="156A5921" w14:textId="4A58CB17" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          </w:tcPr>
+          <w:p w14:paraId="2BEA07BA" w14:textId="44F85260" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00E871CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="2F90F95F" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00DD12FA" w:rsidRPr="000545FF" w14:paraId="398A49EF" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="038433F1" w14:textId="4194BD3C" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>BUM 5, 6 klasių berniukų kvadrato varžybos</w:t>
+          <w:p w14:paraId="7EB4F70D" w14:textId="28636A92" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5, 6 klasių berniukų kvadrato varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01C95EC6" w14:textId="2B785716" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="7F76B1F8" w14:textId="70966E2B" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E618B63" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
+          <w:p w14:paraId="50768AC8" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aginskas Rapolas </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="55242514" w14:textId="66AF4C6D" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
+              <w:t>Akinskas Gediminas Malinauskas Marijus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02B441AC" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Kliaus Danielius Maciulevičius Lukas Teremeckij Artūras Uziela Erikas</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="25458A94" w14:textId="229AC02F" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
+              <w:t>Bartaška Andrius Petrulėnas Dominykas Ragauskas Nojus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE270A7" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Akinskas Gediminas Bartaška Andrius Malinauskas Marijus Ragauskas Nojus</w:t>
+              <w:t xml:space="preserve">Raketis Aistis </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDECA15" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drobitov Darius </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="079667DD" w14:textId="03FB661E" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Kubilius Airidas Zubrovas Lukas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="685AA823" w14:textId="77777777" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="00C1362F" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D25C3E6" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="728CF929" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D7AEE6A" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="193FD483" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D8C942C" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="49BB6C42" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AAF5D9B" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="1D1F0E16" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45ED2410" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="22152E9A" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA9C621" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B2A58A8" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="2475F854" w14:textId="77777777" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09A6852B" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="301B4B00" w14:textId="5CC47CBD" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="367AB4FD" w14:textId="645E0518" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="2218FDF1" w14:textId="16FBB705" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C7E2CFF" w14:textId="2F173555" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="33D2D035" w14:textId="51A8E693" w:rsidR="00DD12FA" w:rsidRPr="000545FF" w:rsidRDefault="00DD12FA" w:rsidP="00DD12FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="0132D75D" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00E27640" w:rsidRPr="000545FF" w14:paraId="2700EBC1" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61737F38" w14:textId="4DB9154D" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>BUM 5, 6 klasių mergaičių kvadrato varžybos</w:t>
+          <w:p w14:paraId="7D67CCAC" w14:textId="1A1764C4" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mažųjų mokyklų 5, 6 klasių mergaičių kvadrato varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26E465AE" w14:textId="5157552A" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninės</w:t>
+          <w:p w14:paraId="1223ED41" w14:textId="6CEEB112" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66996D1E" w14:textId="26FC15A1" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
+          <w:p w14:paraId="1A28323A" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Averkaitė Vilija Gulbinskaitė Rugilė Mikaliakaitė Rugilė Berlinskaitė Mija Girdziušaitė Gabija Rokytė Greta Grinkevičiūtė Ugnė Miklaševičiūtė Dominyka </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="231D9D74" w14:textId="6369A2DA" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
+              <w:t>Miklaševičiūtė Dominyka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07519961" w14:textId="2407ED8A" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Stanevičiūtė Smiltė</w:t>
+              <w:t xml:space="preserve">Lukšytė Urtė Šimkovičiūtė Vita </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Meškėnaitė Adriana Paškevič Aurelija Sabaliauskaitė Kotryna Stanevičiūtė Smiltė Janutėnaitė Augustė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3485AD6B" w14:textId="77777777" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0767995C" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DDBBDB0" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="2C73212F" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57CCDBD8" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="691ACA27" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CCE2DAF" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="43CA2E75" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71FB16EF" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="3E6514BF" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69EDF2B6" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="46D9BFD9" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1623770F" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="2AA1C738" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="287AC6FA" w14:textId="77777777" w:rsidR="00AE723C" w:rsidRPr="00CC46F4" w:rsidRDefault="00AE723C" w:rsidP="00E871CB">
-[...54 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="6075CBA5" w14:textId="187D8FF2" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0044EEF6" w14:textId="4E7260C3" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> vieta</w:t>
+          <w:p w14:paraId="221255A1" w14:textId="2F7792F7" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F8FF83B" w14:textId="48DA7318" w:rsidR="00F26F1F" w:rsidRPr="00CC46F4" w:rsidRDefault="00F26F1F" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="346BCF6A" w14:textId="194DE194" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="0A69D97B" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00E27640" w:rsidRPr="000545FF" w14:paraId="0A2F8ABE" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02DE700F" w14:textId="17F5BD09" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Lietuvos mokyklų žaidynių berniukų kvadrato varžybos</w:t>
+          <w:p w14:paraId="316FDA66" w14:textId="4890FC74" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mažųjų mokyklų 5, 6 klasių berniukų kvadrato varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A7D9644" w14:textId="31F4D157" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="2B1A4D1A" w14:textId="1BC7B35D" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="195BA49D" w14:textId="77777777" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
+          <w:p w14:paraId="33BECC2C" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aginskas Rapolas </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6BC6E716" w14:textId="77777777" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
+              <w:t>Akinskas Gediminas Malinauskas Marijus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39AB7852" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Kliaus Danielius Maciulevičius Lukas Teremeckij Artūras Uziela Erikas</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EFA65A1" w14:textId="489C35D8" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
+              <w:t>Bartaška Andrius Petrulėnas Dominykas Ragauskas Nojus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0233AE72" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Akinskas Gediminas Bartaška Andrius Malinauskas Marijus Ragauskas Nojus</w:t>
+              <w:t xml:space="preserve">Raketis Aistis </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B7F7ED" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drobitov Darius </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0A4AB9" w14:textId="2836440C" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cilišauskas Tomas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B0CB451" w14:textId="41770512" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Zubrovas Lukas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BCA8D3E" w14:textId="77777777" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="3901A110" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14993AF9" w14:textId="77777777" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="0E8CAB7F" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="557825D1" w14:textId="77777777" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="459BE1F5" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D4FA813" w14:textId="77777777" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="08383E09" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73EFE958" w14:textId="77777777" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="70B0A46D" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55D7CC54" w14:textId="77777777" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="43A0DC8A" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D396630" w14:textId="77777777" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52C699FE" w14:textId="77777777" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="6E1200EC" w14:textId="7795ADD4" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="216E410C" w14:textId="43BA547F" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D531843" w14:textId="4961D032" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="1DC236FD" w14:textId="443AA7BC" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47D67C42" w14:textId="0E1E9F27" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="3EC44248" w14:textId="19ED3FF6" w:rsidR="00E27640" w:rsidRPr="000545FF" w:rsidRDefault="00E27640" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="156DB896" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="002E2AE6" w:rsidRPr="000545FF" w14:paraId="72B02420" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DDDF049" w14:textId="4D4FFCD1" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>BUM 2014 metais gimusių ir jaunesnių mokinių kvadrato varžybos</w:t>
+          <w:p w14:paraId="496B022D" w14:textId="10A5BF4C" w:rsidR="002E2AE6" w:rsidRPr="000545FF" w:rsidRDefault="002E2AE6" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Historic" w:hAnsi="Segoe UI Historic" w:cs="Segoe UI Historic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos mokinių konkursas „Kuriu – vaizdu, garsu, žodžiu“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="065801DB" w14:textId="3CE2993B" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninės</w:t>
+          <w:p w14:paraId="293F4B25" w14:textId="7C4B7676" w:rsidR="002E2AE6" w:rsidRPr="000545FF" w:rsidRDefault="002E2AE6" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikinis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26E7A033" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
+          <w:p w14:paraId="7C329943" w14:textId="5CA2F2E7" w:rsidR="002E2AE6" w:rsidRPr="000545FF" w:rsidRDefault="002E2AE6" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Akinskas Gediminas</w:t>
-[...99 lines deleted...]
-              <w:t>Zubrovas Lukas Andriuškevičiūtė Gabrielė</w:t>
+              <w:t>Mija Berlinskaitė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="748B3F20" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...194 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="3C2EA2D7" w14:textId="724D60B5" w:rsidR="002E2AE6" w:rsidRPr="000545FF" w:rsidRDefault="002E2AE6" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="252053C0" w14:textId="7AD246CC" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>II vieta</w:t>
+          <w:p w14:paraId="6429E38D" w14:textId="5B76C906" w:rsidR="002E2AE6" w:rsidRPr="000545FF" w:rsidRDefault="002E2AE6" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DA8AB0B" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...50 lines deleted...]
-              <w:t>Gintaras Gruodis</w:t>
+          <w:p w14:paraId="360B8312" w14:textId="58151F0C" w:rsidR="002E2AE6" w:rsidRPr="000545FF" w:rsidRDefault="002E2AE6" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="3E6D2E77" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00A024D2" w:rsidRPr="000545FF" w14:paraId="73E660AF" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0175301C" w14:textId="2358C7E4" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>BUM mergaičių futbolo varžybos</w:t>
+          <w:p w14:paraId="506A61E5" w14:textId="4F254CDA" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tinklinio turnyras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07C346AA" w14:textId="3C455B14" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninės</w:t>
+          <w:p w14:paraId="1C3A7F09" w14:textId="4258262E" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Regioninis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6345524B" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
+          <w:p w14:paraId="30799862" w14:textId="77777777" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Grinkevičiūtė Ugnė Mikaliakaitė Rugilė Gulbinskaitė Rugilė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="697AACD7" w14:textId="09B260F6" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
+              <w:t>Grinkevičiūtė Ugnė Bukataitė Gabrielė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2844E1" w14:textId="586386BC" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Bukataitė Gabrielė Mudinaitė Luka Lukaševičiūtė Sandra Averkaitė Vilija Girdziušaitė Gabija Česokaitė Simona</w:t>
+              <w:t>Gulbinskaitė Rugilė Kindurys Brendonas Dovliaš Edgaras Trinkūnas Augustas Garnevičius Augustas Chalujevas Dominykas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32A5F1CF" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...73 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="5AE2B056" w14:textId="77777777" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B0730B7" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="36999773" w14:textId="77777777" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76646BD1" w14:textId="77777777" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AE8308F" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...68 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w14:paraId="2CC9C003" w14:textId="77777777" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DDF31EC" w14:textId="77777777" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15840731" w14:textId="77777777" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DDCDC07" w14:textId="77777777" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E71F97" w14:textId="6CF1BE86" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65D42B79" w14:textId="18A1F1EB" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...15 lines deleted...]
-              <w:t>II vieta</w:t>
+          <w:p w14:paraId="17B3B202" w14:textId="530348F7" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1794B194" w14:textId="6CC90E4C" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="63C0BB82" w14:textId="3DE8D291" w:rsidR="00A024D2" w:rsidRPr="000545FF" w:rsidRDefault="00A024D2" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="10CECA06" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00B9031B" w:rsidRPr="000545FF" w14:paraId="59F65645" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BA57177" w14:textId="4E9351C2" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>BUM berniukų futbolo varžybos</w:t>
+          <w:p w14:paraId="3F896F94" w14:textId="1F7C770E" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jaunojo pasieniečio būrelių tinklinio varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34FEB22E" w14:textId="20A5CFA4" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninės</w:t>
+          <w:p w14:paraId="168A56C9" w14:textId="4455D362" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00874013" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>espublikinis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C291E89" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
+          <w:p w14:paraId="4E467433" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kliaus Danielius Teremeckij Artūras Uziela Erikas </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="328C95F0" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
+              <w:t>Gabrielė Bukataitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F714929" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Akinskas Gediminas Raketis Aistis</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="343E0118" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
+              <w:t>Raminta Akinskaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4E471D" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Gruodis Tajus</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A066149" w14:textId="2488E685" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
+              <w:t>Nojus Grigonis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD54F56" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Urbonas Joris</w:t>
+              <w:t>Danielius Mykolas Kontrimas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E5033B" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ramūnas Kurgonas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54302493" w14:textId="6E5D2088" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Vitalijus Andrejevas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76708770" w14:textId="77777777" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="008F4CA3" w:rsidP="00E871CB">
-[...122 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="6C851419" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ACA9228" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F08C03" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE8839C" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5899F76D" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD0F857" w14:textId="77777777" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F80726" w14:textId="36F4925E" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09919D31" w14:textId="30D1F3DA" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>III vieta</w:t>
+          <w:p w14:paraId="27371E4A" w14:textId="34B853EC" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32480AB0" w14:textId="07AFD8ED" w:rsidR="00440A5D" w:rsidRPr="00CC46F4" w:rsidRDefault="00440A5D" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Gintaras Gruodis</w:t>
+          <w:p w14:paraId="0891BC6D" w14:textId="36DD3605" w:rsidR="00B9031B" w:rsidRPr="000545FF" w:rsidRDefault="00B9031B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrejus Matvėjevas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="30C312C0" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00E65E29" w:rsidRPr="000545FF" w14:paraId="1305C0D2" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="241AB0A8" w14:textId="0939E37C" w:rsidR="005872CC" w:rsidRPr="00CC46F4" w:rsidRDefault="005872CC" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>XII festivalis „Mano kinas 2024“</w:t>
+          <w:p w14:paraId="783B305E" w14:textId="59ED0342" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ignalinos rajono bendrojo ugdymo mokyklų mokinių, gimusių 2015 m ir jaunesnių, kvadrato varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EF7E8EF" w14:textId="344211AD" w:rsidR="005872CC" w:rsidRPr="00CC46F4" w:rsidRDefault="005872CC" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Tarptautinis</w:t>
+          <w:p w14:paraId="11BB6BD4" w14:textId="10EED675" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="554529E6" w14:textId="77777777" w:rsidR="005872CC" w:rsidRPr="00CC46F4" w:rsidRDefault="005872CC" w:rsidP="00E871CB">
+          <w:p w14:paraId="30047C50" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Austėja Bučelytė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2CD1DC5B" w14:textId="77777777" w:rsidR="005872CC" w:rsidRPr="00CC46F4" w:rsidRDefault="005872CC" w:rsidP="00E871CB">
+              <w:t>Urbonas Joris</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C802D58" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Gabija Bučelytė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DCBF884" w14:textId="77777777" w:rsidR="005872CC" w:rsidRPr="00CC46F4" w:rsidRDefault="005872CC" w:rsidP="00E871CB">
+              <w:t xml:space="preserve">Gruodis Tajus Klevinskas Mindaugas Mikaliakas Kajus </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43538FEE" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Ugnė Stanevičiūtė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="483C5886" w14:textId="77777777" w:rsidR="005872CC" w:rsidRPr="00CC46F4" w:rsidRDefault="005872CC" w:rsidP="00E871CB">
+              <w:t>Junda Mantas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E79EE9" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Goda Maldžiūtė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="77AFF2BC" w14:textId="1EE69F95" w:rsidR="005872CC" w:rsidRPr="00CC46F4" w:rsidRDefault="005872CC" w:rsidP="00E871CB">
+              <w:t xml:space="preserve">Blažys Egilijus Trubilaitė Anelė Bučelytė Simona Kočinaitė Elija </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E246A39" w14:textId="7CD39712" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Viltė Žemaitytė</w:t>
+              <w:t>Kardelytė Kamilė Gabrilavičiūtė Meida Šarkaitė Goda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5675A0F2" w14:textId="77777777" w:rsidR="005872CC" w:rsidRPr="00CC46F4" w:rsidRDefault="005872CC" w:rsidP="00E871CB">
-[...86 lines deleted...]
-              <w:t>I</w:t>
+          <w:p w14:paraId="580752CB" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67F15ED5" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="389F52A9" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0533CBFE" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3859A9" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77ED2918" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B1ED87" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26ECB0CB" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6006C9EF" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13BD6A6A" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E3D19ED" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53037332" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360BEE1D" w14:textId="46673089" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="023E0052" w14:textId="3E46D6FB" w:rsidR="005872CC" w:rsidRPr="00CC46F4" w:rsidRDefault="005872CC" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Nominacija „Kūrybiniai ieškojimai“</w:t>
+          <w:p w14:paraId="02BAAD79" w14:textId="59A9B790" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F9EF8FF" w14:textId="4DD98CC5" w:rsidR="005872CC" w:rsidRPr="00CC46F4" w:rsidRDefault="005872CC" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Audronė Krikščionaitienė</w:t>
+          <w:p w14:paraId="6DA10FAB" w14:textId="77777777" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elena Abeciūnienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E9DB3C1" w14:textId="77E9A625" w:rsidR="00E65E29" w:rsidRPr="000545FF" w:rsidRDefault="00E65E29" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jūratė Šalkauskienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="73333589" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="004F440B" w:rsidRPr="000545FF" w14:paraId="10A19DFE" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D0FDC2B" w14:textId="37499DDA" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...30 lines deleted...]
-              <w:t>kvadrato varžybos</w:t>
+          <w:p w14:paraId="3C383E5E" w14:textId="39FB3E9D" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mažųjų mokyklų krepšinio 3x3 berniukų varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="747E2F37" w14:textId="45F029DE" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Zoninės</w:t>
+          <w:p w14:paraId="54BD7384" w14:textId="6E7B2CA1" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50DFCEF5" w14:textId="69C3FE72" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="008D0AEB" w:rsidP="00E871CB">
+          <w:p w14:paraId="549A93EA" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Joris Urbonas</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="42C5869B" w14:textId="77777777" w:rsidR="008D0AEB" w:rsidRPr="00CC46F4" w:rsidRDefault="008D0AEB" w:rsidP="00E871CB">
+              <w:t>Augustas Garnevičius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B026BB8" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Anelė Trubilaitė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5975BC03" w14:textId="77777777" w:rsidR="008D0AEB" w:rsidRPr="00CC46F4" w:rsidRDefault="008D0AEB" w:rsidP="00E871CB">
+              <w:t>Pijus Kaškikevičius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="785ABD37" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Tajus Gruodis</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="106D82BB" w14:textId="77777777" w:rsidR="008D0AEB" w:rsidRPr="00CC46F4" w:rsidRDefault="008D0AEB" w:rsidP="00E871CB">
+              <w:t>Brendonas Kindurys</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030560DB" w14:textId="1BE3286E" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Darius Drobitovas</w:t>
-[...159 lines deleted...]
-              <w:t>Gediminas Akinskas</w:t>
+              <w:t>Mantas Mikaliakas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29422EBE" w14:textId="77777777" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="003A4EDD" w:rsidP="00E871CB">
-[...212 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="7FA660EF" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F3CDA64" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EA3854" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00615321" w14:textId="127FEB46" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B700A9B" w14:textId="03C5960B" w:rsidR="00E2181A" w:rsidRPr="00CC46F4" w:rsidRDefault="00E2181A" w:rsidP="00E871CB">
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> vieta</w:t>
+          <w:p w14:paraId="30BEDADB" w14:textId="2B601823" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1229939C" w14:textId="7A8E5931" w:rsidR="008D0AEB" w:rsidRPr="00CC46F4" w:rsidRDefault="008D0AEB" w:rsidP="00E871CB">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="24DEC112" w14:textId="335C49C4" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="00E27640">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="3CC0AC7C" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="004F440B" w:rsidRPr="000545FF" w14:paraId="3C878F3B" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4298E9B3" w14:textId="36E05D5E" w:rsidR="00FA7633" w:rsidRPr="00CC46F4" w:rsidRDefault="00FA7633" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Piešinių konkursas „Mano krašto ežerų paslaptys“</w:t>
+          <w:p w14:paraId="42A9550D" w14:textId="479E1FEC" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mažųjų mokyklų krepšinio 3x3 berniukų varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F4A46D9" w14:textId="2CC224BB" w:rsidR="00FA7633" w:rsidRPr="00CC46F4" w:rsidRDefault="00FA7633" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Respublikinis</w:t>
+          <w:p w14:paraId="7530B128" w14:textId="1ACDF678" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F8CF654" w14:textId="4C3E3ED9" w:rsidR="00FA7633" w:rsidRPr="00CC46F4" w:rsidRDefault="00FA7633" w:rsidP="00E871CB">
+          <w:p w14:paraId="3F7DACAF" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Erikas Uziela</w:t>
+              <w:t>Augustas Garnevičius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53568599" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Pijus Kaškikevičius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3950181F" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Brendonas Kindurys</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="680938C6" w14:textId="50BA396C" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Mantas Mikaliakas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DD2EC54" w14:textId="0AFDEFC4" w:rsidR="00FA7633" w:rsidRPr="00CC46F4" w:rsidRDefault="00FA7633" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="1339CE1C" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA4D4E6" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D885564" w14:textId="77777777" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D3FDD7" w14:textId="2240D55E" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FC11700" w14:textId="6164FC35" w:rsidR="00FA7633" w:rsidRPr="00CC46F4" w:rsidRDefault="00FA7633" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>I vieta</w:t>
+          <w:p w14:paraId="13BDE8E4" w14:textId="6A7523D8" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D9C3597" w14:textId="6519695D" w:rsidR="00FA7633" w:rsidRPr="00CC46F4" w:rsidRDefault="00FA7633" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Audronė Krikščionaitienė</w:t>
+          <w:p w14:paraId="779C26C0" w14:textId="1AD28E51" w:rsidR="004F440B" w:rsidRPr="000545FF" w:rsidRDefault="004F440B" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="0D02C817" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="005D773F" w:rsidRPr="000545FF" w14:paraId="51361FED" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="281CF8BB" w14:textId="4DD9BB03" w:rsidR="000948BA" w:rsidRPr="00CC46F4" w:rsidRDefault="000948BA" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>2024–2025 m. Lietuvos kaimo vietovių mokyklų (2012 m. ir jaunesnių berniukų) žaidynių kvadrato varžybos</w:t>
+          <w:p w14:paraId="750C9702" w14:textId="64DEC0DC" w:rsidR="005D773F" w:rsidRPr="000545FF" w:rsidRDefault="005D773F" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Meninio žodžio konkursas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A7EF825" w14:textId="230017B8" w:rsidR="000948BA" w:rsidRPr="00CC46F4" w:rsidRDefault="000948BA" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Tarpzoninės</w:t>
+          <w:p w14:paraId="7F0A0B61" w14:textId="7BE53D89" w:rsidR="005D773F" w:rsidRPr="000545FF" w:rsidRDefault="005D773F" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F20DE15" w14:textId="77777777" w:rsidR="000948BA" w:rsidRPr="00CC46F4" w:rsidRDefault="000948BA" w:rsidP="00E871CB">
+          <w:p w14:paraId="3F63788E" w14:textId="3D9ADFDE" w:rsidR="005D773F" w:rsidRPr="000545FF" w:rsidRDefault="005D773F" w:rsidP="004F440B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aginskas Rapolas </w:t>
-[...59 lines deleted...]
-              <w:t>Šiaudinis Žilvinas</w:t>
+              <w:t>Jurgilė Graužlytė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15BFB553" w14:textId="6E2BA8DC" w:rsidR="000948BA" w:rsidRPr="00CC46F4" w:rsidRDefault="000948BA" w:rsidP="00E871CB">
-[...152 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="6614C436" w14:textId="798B0FF3" w:rsidR="005D773F" w:rsidRPr="000545FF" w:rsidRDefault="005D773F" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CED336C" w14:textId="3FDB5941" w:rsidR="000948BA" w:rsidRPr="00CC46F4" w:rsidRDefault="000948BA" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>III vieta</w:t>
+          <w:p w14:paraId="45B849A6" w14:textId="68DB6FA7" w:rsidR="005D773F" w:rsidRPr="000545FF" w:rsidRDefault="005D773F" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32DABFF4" w14:textId="6458A820" w:rsidR="000948BA" w:rsidRPr="00CC46F4" w:rsidRDefault="000948BA" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Gintaras Gruodis</w:t>
+          <w:p w14:paraId="49EE2CB6" w14:textId="0800A627" w:rsidR="005D773F" w:rsidRPr="000545FF" w:rsidRDefault="005D773F" w:rsidP="004F440B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="1CB243B8" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00E5727A" w:rsidRPr="000545FF" w14:paraId="785D63EB" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="423BC7C9" w14:textId="1C4CEBEE" w:rsidR="00EF1044" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF1044" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>JPB narių šaudymo varžybos</w:t>
+          <w:p w14:paraId="3C55954F" w14:textId="52FD1B02" w:rsidR="00E5727A" w:rsidRPr="000545FF" w:rsidRDefault="00E5727A" w:rsidP="00E5727A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Meninio žodžio konkursas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A6C41EA" w14:textId="05CC833A" w:rsidR="00EF1044" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF1044" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninės</w:t>
+          <w:p w14:paraId="3A4DD762" w14:textId="1C4E4A0D" w:rsidR="00E5727A" w:rsidRPr="000545FF" w:rsidRDefault="00E5727A" w:rsidP="00E5727A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Regioninis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44BC2083" w14:textId="77777777" w:rsidR="00EF1044" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF1044" w:rsidP="00E871CB">
+          <w:p w14:paraId="574CAE2E" w14:textId="0F6FB3BF" w:rsidR="00E5727A" w:rsidRPr="000545FF" w:rsidRDefault="00E5727A" w:rsidP="00E5727A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Gabrielė Bukataitė</w:t>
-[...39 lines deleted...]
-              <w:t>Simonas Cicėnas</w:t>
+              <w:t>Jurgilė Graužlytė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04CA1DF2" w14:textId="77777777" w:rsidR="00EF1044" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF1044" w:rsidP="00E871CB">
-[...50 lines deleted...]
-              <w:t>I</w:t>
+          <w:p w14:paraId="33C303E9" w14:textId="4B4F4F13" w:rsidR="00E5727A" w:rsidRPr="000545FF" w:rsidRDefault="00E5727A" w:rsidP="00E5727A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FF792E5" w14:textId="3B71503C" w:rsidR="00EF1044" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF1044" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="5B79DC62" w14:textId="027B9D2F" w:rsidR="00E5727A" w:rsidRPr="000545FF" w:rsidRDefault="00E5727A" w:rsidP="00E5727A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07CB48BE" w14:textId="5C97DE69" w:rsidR="00EF1044" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF1044" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Andrejus Matvėjevas</w:t>
+          <w:p w14:paraId="6D08742A" w14:textId="61C1B423" w:rsidR="00E5727A" w:rsidRPr="000545FF" w:rsidRDefault="00E5727A" w:rsidP="00E5727A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="556EC135" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="5392F604" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6274BB20" w14:textId="0C6BC077" w:rsidR="003378F4" w:rsidRPr="00CC46F4" w:rsidRDefault="003378F4" w:rsidP="00E871CB">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> atrankos varžybos</w:t>
+          <w:p w14:paraId="675D94AD" w14:textId="05DA9EF1" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Meninio žodžio konkursas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="333BAFAA" w14:textId="4EF5AA31" w:rsidR="003378F4" w:rsidRPr="00CC46F4" w:rsidRDefault="003378F4" w:rsidP="00E871CB">
-[...15 lines deleted...]
-              <w:t>Rajoninės</w:t>
+          <w:p w14:paraId="0C1DA776" w14:textId="70F2DAC1" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikinis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B056923" w14:textId="77777777" w:rsidR="003378F4" w:rsidRPr="00CC46F4" w:rsidRDefault="003378F4" w:rsidP="00E871CB">
+          <w:p w14:paraId="68AE21F2" w14:textId="6B30BDAE" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Brendonas Kindurys</w:t>
-[...140 lines deleted...]
-              <w:t>Ugnė Stanevičiūtė Gabrielė Bukataitė Simona Česokaitė</w:t>
+              <w:t>Jurgilė Graužlytė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07941611" w14:textId="77777777" w:rsidR="003378F4" w:rsidRPr="00CC46F4" w:rsidRDefault="003378F4" w:rsidP="00E871CB">
-[...214 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w14:paraId="7B593713" w14:textId="47E9B7B1" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="618C6959" w14:textId="77777777" w:rsidR="003378F4" w:rsidRPr="00CC46F4" w:rsidRDefault="003378F4" w:rsidP="00E871CB">
-[...112 lines deleted...]
-              <w:t>II vieta</w:t>
+          <w:p w14:paraId="28A2BEE7" w14:textId="16D88889" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4525C7CC" w14:textId="0B440798" w:rsidR="003378F4" w:rsidRPr="00CC46F4" w:rsidRDefault="003378F4" w:rsidP="00E871CB">
-[...15 lines deleted...]
-              <w:t>Gintaras Gruodis</w:t>
+          <w:p w14:paraId="06826615" w14:textId="5E35AEFD" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="4CDCF1BB" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="3AE3AB9A" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="634C6620" w14:textId="6CE45B11" w:rsidR="007103D9" w:rsidRPr="00CC46F4" w:rsidRDefault="007103D9" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>BUM kaimo vietovių tinklinio berniukų ir mergaičių atrankos varžybos</w:t>
+          <w:p w14:paraId="77BFF781" w14:textId="4599CA88" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Filologų konkursas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04F6CA3F" w14:textId="26B0BD66" w:rsidR="007103D9" w:rsidRPr="00CC46F4" w:rsidRDefault="007103D9" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninės</w:t>
+          <w:p w14:paraId="1A86FCF6" w14:textId="36D3A0A5" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22AF8221" w14:textId="77777777" w:rsidR="007103D9" w:rsidRPr="00CC46F4" w:rsidRDefault="007103D9" w:rsidP="00E871CB">
+          <w:p w14:paraId="47A32ED3" w14:textId="3B89F3E1" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Nojus Grigonis</w:t>
-[...499 lines deleted...]
-              <w:t>Ugnė Grinkevičiūtė</w:t>
+              <w:t>Jurgilė Graužlytė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DA66DCF" w14:textId="77777777" w:rsidR="007103D9" w:rsidRPr="00CC46F4" w:rsidRDefault="007103D9" w:rsidP="00E871CB">
-[...476 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="5A483D1A" w14:textId="365DDB93" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ADE248E" w14:textId="77777777" w:rsidR="007103D9" w:rsidRPr="00CC46F4" w:rsidRDefault="007103D9" w:rsidP="00E871CB">
-[...154 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="205CF03B" w14:textId="53C4C16A" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II vieta</w:t>
-            </w:r>
-[...76 lines deleted...]
-              <w:t>III vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21517407" w14:textId="25203FAD" w:rsidR="007103D9" w:rsidRPr="00CC46F4" w:rsidRDefault="007103D9" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Gintaras Gruodis</w:t>
+          <w:p w14:paraId="2878BC7C" w14:textId="491CC226" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="58637A92" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="4350C0C9" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1714B23B" w14:textId="17E31B93" w:rsidR="00312135" w:rsidRPr="00CC46F4" w:rsidRDefault="00312135" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Tinklinio varžybos</w:t>
+          <w:p w14:paraId="09670F68" w14:textId="2FF85A37" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM mokinių tinklinio varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1006483E" w14:textId="4A5B07D7" w:rsidR="00312135" w:rsidRPr="00CC46F4" w:rsidRDefault="00312135" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Zoninės</w:t>
+          <w:p w14:paraId="51C6CFBD" w14:textId="24CD0BF9" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D214090" w14:textId="4A6E12E5" w:rsidR="00312135" w:rsidRPr="00CC46F4" w:rsidRDefault="00312135" w:rsidP="00E871CB">
+          <w:p w14:paraId="25E27436" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Nojus Grigonis</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FB69C64" w14:textId="6260DE7C" w:rsidR="00312135" w:rsidRPr="00CC46F4" w:rsidRDefault="00312135" w:rsidP="00E871CB">
+              <w:t>Darius Gruzdys Eimantas Romankevičius Augustas Garnevičius Edgaras Dovliaš Dominykas Chalujevas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7282F960" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Brendonas Kindurys</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B9A9E7D" w14:textId="45B63116" w:rsidR="00312135" w:rsidRPr="00CC46F4" w:rsidRDefault="00312135" w:rsidP="00E871CB">
+              <w:t>Augustas Trinkūnas Rapolas Aginskas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="531C6006" w14:textId="2ACC165F" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Danielius Mykolas Kontrimas</w:t>
-[...58 lines deleted...]
-              </w:rPr>
               <w:t>Danielius Kliaus</w:t>
-            </w:r>
-[...38 lines deleted...]
-              <w:t>Augustas Trinkūnas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41935120" w14:textId="77777777" w:rsidR="00312135" w:rsidRPr="00CC46F4" w:rsidRDefault="00312135" w:rsidP="00E871CB">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="0D26191F" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3876DA1E" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48611118" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3B523D" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="559D2418" w14:textId="77777777" w:rsidR="00312135" w:rsidRPr="00CC46F4" w:rsidRDefault="00312135" w:rsidP="00E871CB">
-[...36 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="69139F4D" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2BE542" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DCB3A4F" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FAFE8C0" w14:textId="77777777" w:rsidR="00312135" w:rsidRPr="00CC46F4" w:rsidRDefault="00312135" w:rsidP="00E871CB">
-[...62 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="029CA245" w14:textId="0888D5A6" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A962077" w14:textId="4C38D438" w:rsidR="00312135" w:rsidRPr="00CC46F4" w:rsidRDefault="00312135" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="4E09ED9C" w14:textId="534D1410" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C684D1F" w14:textId="314C7A8D" w:rsidR="00312135" w:rsidRPr="00CC46F4" w:rsidRDefault="00312135" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="6DED4A85" w14:textId="41BBF4B4" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="171788D8" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="285B4069" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EB45EAD" w14:textId="4A1CE98F" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>BUM 3, 4 klasių mokinių estafečių „Drąsūs, stiprūs, vikrūs“ varžybos</w:t>
+          <w:p w14:paraId="47A6197D" w14:textId="7DE0C8A9" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM mokinių tinklinio varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28A0DD8E" w14:textId="5238FCD2" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="4A2CB557" w14:textId="337EFD8C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62C6A69E" w14:textId="77777777" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...132 lines deleted...]
-              <w:t>Lukas Stanevičius</w:t>
+          <w:p w14:paraId="2EF6130E" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Raminta Akinskaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD39B7E" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Brigita Kurgonaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CF5B8D9" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viltė Petrulėnaitė </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0325A859" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Kamilė Dovidova Monika Matuliauskaitė Gabrielė Bukataitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303597C8" w14:textId="56B80E5C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ugnė Grinkevičiūtė Rugilė Gulbinskaitė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25F87890" w14:textId="77777777" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...278 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="12B52AE6" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C94A23" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02802C11" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33CAF4B8" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C550167" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C5BEC35" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF3066C" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130CB0F2" w14:textId="494A337A" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15141215" w14:textId="4C7C7561" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...15 lines deleted...]
-              <w:t>III vieta</w:t>
+          <w:p w14:paraId="68ECECDB" w14:textId="3F80F2AF" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43C5B07F" w14:textId="57C712F9" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...32 lines deleted...]
-              <w:t>Ilona Pakalkienė</w:t>
+          <w:p w14:paraId="64478F8F" w14:textId="608A4E61" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="56314738" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="655D39DA" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D956C2B" w14:textId="7178E5E3" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Lietuvių kalbos ir literatūros olimpiada</w:t>
+          <w:p w14:paraId="10744F6A" w14:textId="2BC4C59A" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos mokyklų žaidynių mažųjų mokyklų tinklinio varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4863A1E9" w14:textId="4618378A" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninė</w:t>
+          <w:p w14:paraId="591757AB" w14:textId="5C316B33" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31473DE3" w14:textId="6C501A67" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00750F88" w:rsidP="00E871CB">
+          <w:p w14:paraId="27E2F13A" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Austėja Akinskaitė</w:t>
+              <w:t>Raminta Akinskaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="484D0C38" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Brigita Kurgonaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EDAAB7E" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viltė Petrulėnaitė </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F1D0DF" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Kamilė Dovidova Monika Matuliauskaitė Gabrielė Bukataitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8B23DE" w14:textId="18E6DB86" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ugnė Grinkevičiūtė Rugilė Gulbinskaitė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="151E09EE" w14:textId="3C7A5704" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="6B80555B" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35576E4F" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762F960D" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9C6A42" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00750F88" w:rsidRPr="00CC46F4">
-[...5 lines deleted...]
-              <w:t>V</w:t>
+          </w:p>
+          <w:p w14:paraId="7DA5316D" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45661F6E" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D08A1C" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47EBF94E" w14:textId="504F5B7E" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C6FA87B" w14:textId="30F8B503" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>III vieta</w:t>
+          <w:p w14:paraId="42C7F057" w14:textId="02A37886" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="229F594B" w14:textId="5044F487" w:rsidR="00140532" w:rsidRPr="00CC46F4" w:rsidRDefault="00140532" w:rsidP="00E871CB">
-[...16 lines deleted...]
-              <w:t>Neringa Mudėnienė</w:t>
+          <w:p w14:paraId="0B5C0CA1" w14:textId="34EDC3A5" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="016AD8A5" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="5E6EA262" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="022684A1" w14:textId="6A0772C0" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Jaunųjų filologų konkursas</w:t>
+          <w:p w14:paraId="1940C948" w14:textId="3B57AB25" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM mokinių „Drąsūs, stiprūs, vikrūs“ varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ABABCE1" w14:textId="3ACA29F5" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninis</w:t>
+          <w:p w14:paraId="65768E52" w14:textId="64761660" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08ECB38C" w14:textId="78B87FA8" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
+          <w:p w14:paraId="430D7144" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
-[...5 lines deleted...]
-              <w:t>Austėja Akinskaitė</w:t>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Anelė Trubilaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CF9B720" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C14D95C" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Simona Bučelytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D68EF06" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Elina Urbanavičiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A95B11" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Kamilė Kardelytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A84E7D" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Goda Šarkaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="234E3C63" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Meida Gabrilavičiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1025918E" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Elena Černiauskaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F1787EA" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Viktorija Paužuolytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6287C8B0" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Aurelija Teremeckaja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF5B155" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Joris Urbonas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="638C31D8" w14:textId="6AA22786" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Tajus Gruodis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63784A1F" w14:textId="5B71AAD9" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Mindaugas Klevinskas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47EDE343" w14:textId="42A23040" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Arijus Uziela</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2535477F" w14:textId="0D85DD7E" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mantas Junda</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA5FB43" w14:textId="19B5EAF5" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Egilijus Blažys</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67D5404A" w14:textId="2D1CEAFE" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ignas Kardelis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B46067" w14:textId="248BF7E7" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Dominykas Vozbinas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="103EBE5A" w14:textId="3235D1AF" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Aronas Peciulevičius</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BB0C7FD" w14:textId="59064033" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>IV</w:t>
+          <w:p w14:paraId="7BB64E51" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74216910" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC33A1B" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A172F40" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F60035" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF3D8FF" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D8B0904" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED45D85" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C819FF" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7066D621" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C1FA762" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3866E9" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03DDAD5A" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529D1E32" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C3D49A" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BFCDEC5" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC6E4E3" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74380389" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52193F03" w14:textId="23EC9F6C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47F535B6" w14:textId="5FD9BB38" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>I vieta</w:t>
+          <w:p w14:paraId="2D933866" w14:textId="52F694D0" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251A6A40" w14:textId="3EF03341" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...15 lines deleted...]
-              <w:t>Neringa Mudėnienė</w:t>
+          <w:p w14:paraId="432BFCC7" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elena Abeciūnienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E76086" w14:textId="0EBDFCF5" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jūratė Šalkauskienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="031B6823" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="5A5FB9B8" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74AB3596" w14:textId="1FEB0B46" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Meninio skaitymo konkursas</w:t>
+          <w:p w14:paraId="27314D9C" w14:textId="07431183" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Biologijos olimpiada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6733BF37" w14:textId="171C3AEC" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninis</w:t>
+          <w:p w14:paraId="297B2726" w14:textId="0CD27C29" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="310D35F2" w14:textId="77777777" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
+          <w:p w14:paraId="5E31F7D9" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Mija Berlinskaitė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="473B8768" w14:textId="62DB3FF5" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
+              <w:t>Brendonas Kindurys</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="686CF380" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Beatričė Meilutė</w:t>
+              <w:t>Goda Maldžiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F176AE" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Urtė Cicėnaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7499AF99" w14:textId="51B03A33" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Austėja Garnevičiūtė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="103178F1" w14:textId="77777777" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...32 lines deleted...]
-              <w:t>III</w:t>
+          <w:p w14:paraId="53F15BCF" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3244A474" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161C2035" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F275C5" w14:textId="00E3B50D" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="000B1A09" w14:textId="77777777" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="5466C5EC" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="396B5397" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>III vieta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48188363" w14:textId="44F28C9B" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="1682C52B" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E9CE3B3" w14:textId="52611CC7" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>III vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F7553C4" w14:textId="2808FF23" w:rsidR="00182096" w:rsidRPr="00CC46F4" w:rsidRDefault="00182096" w:rsidP="00E871CB">
-[...16 lines deleted...]
-              <w:t>Neringa Mudėnienė</w:t>
+          <w:p w14:paraId="43D841C3" w14:textId="014FBBE7" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laimutė Šimonienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="1470728C" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="2118C0FB" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DF536DA" w14:textId="2C3E9EE6" w:rsidR="004B2E69" w:rsidRPr="00CC46F4" w:rsidRDefault="004B2E69" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Epistolinio rašinio konkursas</w:t>
+          <w:p w14:paraId="04346155" w14:textId="4A4CCE01" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anglų kalbos konkursas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="734649B2" w14:textId="6211C3FB" w:rsidR="004B2E69" w:rsidRPr="00CC46F4" w:rsidRDefault="004B2E69" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="6886A004" w14:textId="5167FEDA" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rajoninis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BB871FB" w14:textId="77777777" w:rsidR="004B2E69" w:rsidRPr="00CC46F4" w:rsidRDefault="00CC0AD3" w:rsidP="00E871CB">
+          <w:p w14:paraId="4339DA8A" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Jurgilė Graužlytė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3564215D" w14:textId="77777777" w:rsidR="00CC0AD3" w:rsidRPr="00CC46F4" w:rsidRDefault="00CC0AD3" w:rsidP="00E871CB">
+              <w:t>Viltė Žemaitytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB5A4C1" w14:textId="5208BBBB" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Mija Berlinskaitė</w:t>
-[...19 lines deleted...]
-              <w:t>Rugilė Gulbinskaitė</w:t>
+              <w:t>Goda Maldžiūtė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AE813C2" w14:textId="77777777" w:rsidR="004B2E69" w:rsidRPr="00CC46F4" w:rsidRDefault="00CC0AD3" w:rsidP="00E871CB">
-[...50 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="4518CC1F" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="467E37C9" w14:textId="4CF81F01" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D8F5070" w14:textId="77777777" w:rsidR="004B2E69" w:rsidRPr="00CC46F4" w:rsidRDefault="00CC0AD3" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="2AE7B5D7" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I vieta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68554831" w14:textId="77777777" w:rsidR="00CC0AD3" w:rsidRPr="00CC46F4" w:rsidRDefault="00CC0AD3" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="732EF248" w14:textId="5C7C4F64" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II vieta</w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:t>III vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="714C3A96" w14:textId="0E5ADDA9" w:rsidR="004B2E69" w:rsidRPr="00CC46F4" w:rsidRDefault="00CC0AD3" w:rsidP="00E871CB">
-[...16 lines deleted...]
-              <w:t>Neringa Mudėnienė</w:t>
+          <w:p w14:paraId="6B11B34F" w14:textId="5833CE20" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ingrida Labuckienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="1E0FCFEA" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="79F431BF" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7117F492" w14:textId="75AAA335" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Kūrybinis konkursas „Mūsų kalbinis kultūrinis kraštovaizdis“</w:t>
+          <w:p w14:paraId="00B2FE66" w14:textId="551E7FA8" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM mokinių stalo teniso varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F0E67CC" w14:textId="2E443126" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Respublikinis</w:t>
+          <w:p w14:paraId="6DD64108" w14:textId="37FBC8BD" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26B0C02C" w14:textId="091E5341" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
+          <w:p w14:paraId="6AE6C14C" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Danielius Kliaus</w:t>
+              <w:t>Rapolas Aginskas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CEE2CB5" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Edgaras Dovliaš</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F89AFAA" w14:textId="1B84C419" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Dominykas Chalujevas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65C92143" w14:textId="6B6C8CEC" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="0000C46B" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="078C07D5" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7024F761" w14:textId="22151E65" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="700DF9E7" w14:textId="3E672F4C" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Laureatas</w:t>
+          <w:p w14:paraId="55333049" w14:textId="51B8D823" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="633908B4" w14:textId="178E504D" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...15 lines deleted...]
-              <w:t>Neringa Mudėnienė</w:t>
+          <w:p w14:paraId="27D037AA" w14:textId="7203A796" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="4D4CC775" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="090C6EEF" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B6980D1" w14:textId="4FCAE925" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>11 klasės mokinių anglų kalbos olimpiada</w:t>
+          <w:p w14:paraId="2431A74F" w14:textId="13974AB6" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM mokinių stalo teniso varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="097FA254" w14:textId="365F1166" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninė</w:t>
+          <w:p w14:paraId="1FEC5433" w14:textId="2E19F42C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0083202D" w14:textId="782B518A" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="6CE8A7A6" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Austėja Garnevičiūtė</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Rugilė Gulbinskaitė Ugnė Grinkevičiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4866DB7A" w14:textId="17532CC1" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Monika Matuliauskaitė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4175FF8B" w14:textId="30E41305" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>III</w:t>
+          <w:p w14:paraId="14BC8E12" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A26E03" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CFEC4F1" w14:textId="0F632DBA" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66D93CE1" w14:textId="38BA7245" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>I vieta</w:t>
+          <w:p w14:paraId="44D6216D" w14:textId="030F9307" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="370170AF" w14:textId="63BE9788" w:rsidR="00EF453B" w:rsidRPr="00CC46F4" w:rsidRDefault="00EF453B" w:rsidP="00E871CB">
-[...15 lines deleted...]
-              <w:t>Ingrida Labuckienė</w:t>
+          <w:p w14:paraId="65CD1E33" w14:textId="506EAD03" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="39DEAB9A" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="740AF4D1" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2583F82E" w14:textId="6459BA10" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Anglų kalbos konkursas</w:t>
+          <w:p w14:paraId="2EB14ECC" w14:textId="3666C45E" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>JPB narių krepšinio varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52D4B0DC" w14:textId="6143E2BC" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninis</w:t>
+          <w:p w14:paraId="6328AC71" w14:textId="3326BAB8" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4491D1F2" w14:textId="045E27DC" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
+          <w:p w14:paraId="7317C25C" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
-[...5 lines deleted...]
-              <w:t>Viltė Žemaitytė</w:t>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Gabrielė Bukataitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B8430FF" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Raminta Akinskaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A6C5E11" w14:textId="7111676C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Monika Matuliauskaitė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29300B94" w14:textId="2B2BC311" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="39EABA24" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668FE69A" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A61850D" w14:textId="398E9CE7" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3338FE5D" w14:textId="48E73A18" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>II vieta</w:t>
+          <w:p w14:paraId="2A39F327" w14:textId="3BB2FF52" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C830835" w14:textId="69AC792B" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...15 lines deleted...]
-              <w:t>Jurgita Raketienė</w:t>
+          <w:p w14:paraId="0C31F830" w14:textId="12D050C1" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="06AB238C" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="698FBE48" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1088A8F0" w14:textId="1E827A90" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Matematikos olimpiada</w:t>
+          <w:p w14:paraId="424E084B" w14:textId="0A6CC07B" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9–12 klasių mokinių matematikos olimpiada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65C5C698" w14:textId="0EA4B79D" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="46A1083A" w14:textId="447AA88B" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rajoninė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6024B895" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
+          <w:p w14:paraId="2AC57C5A" w14:textId="3B8832CB" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Astoras Dovliaš</w:t>
-[...18 lines deleted...]
-              <w:t>Austėja Garnevičiūtė</w:t>
+              <w:t>Nojus Grigonis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11ACBD40" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...32 lines deleted...]
-              <w:t>III</w:t>
+          <w:p w14:paraId="75405605" w14:textId="7D185480" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CFC7185" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...32 lines deleted...]
-              <w:t>I vieta</w:t>
+          <w:p w14:paraId="4030E90A" w14:textId="3619A612" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F003983" w14:textId="50DD98C7" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...13 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:p w14:paraId="2F68FBC7" w14:textId="44492807" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dainius Vaitkevičius</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="30702084" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="599F06C5" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46AD0E80" w14:textId="4A6B1B27" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Chemijos olimpiada</w:t>
+          <w:p w14:paraId="62232E21" w14:textId="7155F906" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Šaškių varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="781229A6" w14:textId="356AB836" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninė</w:t>
+          <w:p w14:paraId="7AAD9A53" w14:textId="7DC12ABD" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BD4CDBF" w14:textId="24887926" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
+          <w:p w14:paraId="41644090" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Astoras Dovliaš</w:t>
+              <w:t>Armanas Petronis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15635796" w14:textId="79D64F1C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Viltė Petrulėnaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="502BB565" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Nojus Grigonis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71066965" w14:textId="475E8598" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DE60FBF" w14:textId="4FE29E24" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="3DD3046B" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3294E47E" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD5408D" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0642A7" w14:textId="2C1A4E3F" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DF6F9DC" w14:textId="0004A314" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="7137B6FD" w14:textId="554BC45C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66DC6734" w14:textId="3864ABC7" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...16 lines deleted...]
-              <w:t>Laimutė Šimonienė</w:t>
+          <w:p w14:paraId="0173FC34" w14:textId="6E3C75FD" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="4FEEB5A5" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="3F1D1491" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10987482" w14:textId="601B80B2" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Fizikos olimpiada</w:t>
+          <w:p w14:paraId="75CD9600" w14:textId="764739D4" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5–8 klasių mokinių biologijos olimpiada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43BA52B4" w14:textId="513F0AF4" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="6B0068FF" w14:textId="31462F63" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rajoninė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C2A0147" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
+          <w:p w14:paraId="09C8E72A" w14:textId="694B061D" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Astoras Dovliaš</w:t>
-[...19 lines deleted...]
-              <w:t>Ramūnas Kurgonas</w:t>
+              <w:t>Aistis Raketis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A641141" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...32 lines deleted...]
-              <w:t>III</w:t>
+          <w:p w14:paraId="7B58F8B7" w14:textId="7E36713B" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37F6CFDB" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="1F4A891B" w14:textId="4D50F3E3" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73383FA6" w14:textId="1917F58B" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...16 lines deleted...]
-              <w:t>Joana Garnevičienė</w:t>
+          <w:p w14:paraId="097A97C5" w14:textId="66D116F4" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laimutė Šimonienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="648DBA58" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="3CFC3158" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FD2B8BB" w14:textId="6B5C18E2" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>5–8 klasių mokinių biologijos olimpiada</w:t>
+          <w:p w14:paraId="566FF1C5" w14:textId="685065F0" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Epistolinio rašinio konkursas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0205E209" w14:textId="4AC0A6B5" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninė</w:t>
+          <w:p w14:paraId="1F9AEFEE" w14:textId="35AB727A" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B7D111" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
+          <w:p w14:paraId="40F8B891" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Aistis Raketis</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4073F250" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
+              <w:t>Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B02CA1" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Ugnė Grinkevičiūtė</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="680C3CAB" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
+              <w:t>Jurgilė Graužlytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F348D7" w14:textId="42A12D67" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Danielius Kliaus</w:t>
-[...59 lines deleted...]
-              <w:t>Domantas Čeponis</w:t>
+              <w:t>Jorinta Meškelaitė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1948929C" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="58330AEE" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1685F090" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="34DE3277" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F6828A8" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...68 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="313E2F9B" w14:textId="4B42CBA8" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AE75C59" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="7E4223A3" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I vieta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5243EBE0" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...80 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="3125E1FA" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39B51C6F" w14:textId="3C6CD15F" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>III vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C5A5069" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...36 lines deleted...]
-              <w:t>Joana Garnevičienė</w:t>
+          <w:p w14:paraId="7410A0F8" w14:textId="278010EC" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="314B7A70" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="5FDF77E7" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C30D4DE" w14:textId="6BEAEDE5" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>I–IV klasių mokinių biologijos olimpiada</w:t>
+          <w:p w14:paraId="23580DA4" w14:textId="14BB4606" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Šaudymo varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="286342C9" w14:textId="24C5EC18" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninė</w:t>
+          <w:p w14:paraId="041000BB" w14:textId="090179AC" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79D3DE2D" w14:textId="6170DA7F" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
+          <w:p w14:paraId="4F0D8AD6" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ramūnas Kurgonas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="514FDADA" w14:textId="0FDC6B1C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Viltė Petrulėnaitė Simonas Cicėnas Gabrielė Bukataitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35DB3410" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aidas Macijauskas Armandas Palenčius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F8C997" w14:textId="356924A0" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC46F4">
-[...46 lines deleted...]
-              <w:t>Greta Kardelytė</w:t>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matas Aleksejevas Gediminas Černiauskas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BD5E8D1" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="127E0547" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE420DA" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DFAED0" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4B4BCD" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="622D1501" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD96EFC" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD28C63" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075AA6E3" w14:textId="6460A5E1" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
-            </w:r>
-[...52 lines deleted...]
-              <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3150DC0C" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="76364765" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II vieta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FDBD2B0" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...32 lines deleted...]
-              <w:t>II vieta</w:t>
+          <w:p w14:paraId="7E7650C2" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C18DEA6" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="093A9D64" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BC0FDD9" w14:textId="714B522C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71A71131" w14:textId="7807703B" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...16 lines deleted...]
-              <w:t>Laimutė Šimonienė</w:t>
+          <w:p w14:paraId="75D74E30" w14:textId="337F46BF" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="24D60D2C" w14:textId="77777777" w:rsidTr="0042474C">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="7389200F" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D2769FA" w14:textId="58FC13D6" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Istorijos olimpiada</w:t>
+          <w:p w14:paraId="0BFE6F2B" w14:textId="79C1C386" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Antrosios užsienio kalbos (rusų, vokiečių) konkursas „Kalbos atveria duris“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C197117" w14:textId="63DAA4C8" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>Rajoninė</w:t>
+          <w:p w14:paraId="3AFB7A92" w14:textId="366841A9" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07144DF6" w14:textId="5F1DD945" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...16 lines deleted...]
-              <w:t>Urtė Cicėnaitė</w:t>
+          <w:p w14:paraId="10C4B13C" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Džordana Taluntytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4B3778" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lukas Padvaiskas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E78789E" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C9A047C" w14:textId="55CE0979" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kamilė Dovidova</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30FF783C" w14:textId="11D05E62" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:t>III</w:t>
+          <w:p w14:paraId="4DDCB117" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E52C86" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B665A6" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BAAF3E6" w14:textId="47666992" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53B47388" w14:textId="409D49E3" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+          <w:p w14:paraId="085FFC32" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F8BEE5" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="202D4E39" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="085B72C9" w14:textId="7B1984F0" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CC10B29" w14:textId="7A5EFAAD" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...16 lines deleted...]
-              <w:t>Danguolė Bajarūnienė</w:t>
+          <w:p w14:paraId="0B322662" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jurgita Raketienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69588D14" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nadiežda Stefanskaja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374F2D49" w14:textId="64F0BF91" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Danguolė Šalkauskienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="0F920D3F" w14:textId="77777777" w:rsidTr="00E03F90">
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="486D8E44" w14:textId="77777777" w:rsidTr="0042474C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C4EE25" w14:textId="4D0D0614" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...26 lines deleted...]
-              <w:t>2024 - Rudens sesija“</w:t>
+          <w:p w14:paraId="40D51C85" w14:textId="5AE0A5C7" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM smiginio varžybos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BF0EED7" w14:textId="223448B9" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...15 lines deleted...]
-              <w:t>Respublikinis</w:t>
+          <w:p w14:paraId="4AB3E578" w14:textId="311E5BF6" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="552DB4D3" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...430 lines deleted...]
-              <w:t>Ričardas Česokas</w:t>
+          <w:p w14:paraId="13DB0A01" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Viltė Petrulėnaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72770D8C" w14:textId="2E2A58A4" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Miglė Volkovskytė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00384267" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...408 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="284980E7" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1856D5DF" w14:textId="7DB95390" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5C4FB5B5" w14:textId="6B8FA76C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00912220" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="78FAD8B6" w14:textId="112A9755" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A58B6E7" w14:textId="3FA3EBE2" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="5A0CE451" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D04C803" w14:textId="5BB3C6F6" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM smiginio varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B79DFA5" w14:textId="1AE4B877" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47B6AFA7" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nojus Grigonis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D85C4DD" w14:textId="5F51A6A9" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Edgaras Dovliaš</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="480510E2" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FDE18F1" w14:textId="4CCE0AFE" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="666FBA67" w14:textId="7147EDF9" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="674EEDFD" w14:textId="47DC3066" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="3C277B2D" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FEC8EDD" w14:textId="74FC2FFF" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
+              <w:t>BUM smiginio varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01317EB1" w14:textId="09CA3A08" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="365191A2" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ramūnas Kurgonas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D60DF0" w14:textId="31927CF0" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vitalijus Andrejevas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="280AFCAB" w14:textId="77777777" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E18E86" w14:textId="3BB143DD" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="102583EC" w14:textId="3C45D23F" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A42B507" w14:textId="05849D05" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00911E07" w:rsidRPr="000545FF" w14:paraId="39DD1B7A" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="057D7732" w14:textId="770A4C2A" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Istorijos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39527422" w14:textId="1D730FC8" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B3E1452" w14:textId="169068FF" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urtė Cicėnaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079E4AB6" w14:textId="7B6C868D" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA4CF14" w14:textId="48D5A51C" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73A91D7C" w14:textId="3E67930F" w:rsidR="00911E07" w:rsidRPr="000545FF" w:rsidRDefault="00911E07" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Danguolė Bajarūnienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427843" w:rsidRPr="000545FF" w14:paraId="24533E55" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34B4B186" w14:textId="79E9B619" w:rsidR="00427843" w:rsidRPr="000545FF" w:rsidRDefault="00427843" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kūrybinis konkursas „Mūsų kalbinis kultūrinis kraštovaizdis“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="130B335B" w14:textId="04085E62" w:rsidR="00427843" w:rsidRPr="000545FF" w:rsidRDefault="00427843" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C583ED8" w14:textId="77777777" w:rsidR="00427843" w:rsidRPr="000545FF" w:rsidRDefault="00427843" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jorinta Meškelaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FBDDD16" w14:textId="721E9B8B" w:rsidR="00427843" w:rsidRPr="000545FF" w:rsidRDefault="00427843" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Liepa Gruzdytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4650F555" w14:textId="77777777" w:rsidR="00427843" w:rsidRPr="000545FF" w:rsidRDefault="00427843" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D76338" w14:textId="04268B29" w:rsidR="00427843" w:rsidRPr="000545FF" w:rsidRDefault="00427843" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F062718" w14:textId="5B9CA556" w:rsidR="00427843" w:rsidRPr="000545FF" w:rsidRDefault="00427843" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėkos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A16B610" w14:textId="77B53AD8" w:rsidR="00427843" w:rsidRPr="000545FF" w:rsidRDefault="00427843" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004971CC" w:rsidRPr="000545FF" w14:paraId="1B9862D8" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="774BE5D1" w14:textId="33C252AA" w:rsidR="004971CC" w:rsidRPr="000545FF" w:rsidRDefault="004971CC" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BUM </w:t>
+            </w:r>
+            <w:r w:rsidR="00E0173C" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mokinių </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tinklinio varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35BC7292" w14:textId="56F7841E" w:rsidR="004971CC" w:rsidRPr="000545FF" w:rsidRDefault="004971CC" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DC15081" w14:textId="77777777" w:rsidR="004971CC" w:rsidRPr="000545FF" w:rsidRDefault="004971CC" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Raminta Akinskaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DCE09FA" w14:textId="77777777" w:rsidR="004971CC" w:rsidRPr="000545FF" w:rsidRDefault="004971CC" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kamilė Dovidova</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C24A421" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="004971CC" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viltė </w:t>
+            </w:r>
+            <w:r w:rsidR="00E0173C" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Petrulėnaitė Monika Matuliauskaitė Gabrielė Bukataitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19841765" w14:textId="14B9612E" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rugilė Gulbinskaitė Ugnė Grinkevičiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34E9E2F1" w14:textId="77777777" w:rsidR="004971CC" w:rsidRPr="000545FF" w:rsidRDefault="004971CC" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BB9788" w14:textId="77777777" w:rsidR="004971CC" w:rsidRPr="000545FF" w:rsidRDefault="004971CC" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+          <w:p w14:paraId="5B3FC05C" w14:textId="77777777" w:rsidR="004971CC" w:rsidRPr="000545FF" w:rsidRDefault="004971CC" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA21096" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B7111E" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B6160B4" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B8234AF" w14:textId="71C7A97C" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D2C2A37" w14:textId="2F8FD4E5" w:rsidR="004971CC" w:rsidRPr="000545FF" w:rsidRDefault="004971CC" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325C5793" w14:textId="1EDC5320" w:rsidR="004971CC" w:rsidRPr="000545FF" w:rsidRDefault="004971CC" w:rsidP="00911E07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0173C" w:rsidRPr="000545FF" w14:paraId="6D435561" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48C3E6A6" w14:textId="7DF1A814" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM mokinių tinklinio varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E74418D" w14:textId="3AC9FC74" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25BAB9B6" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eimantas Romankevičius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE05DE0" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Darius Gruzdys Augustas Garnevičius Edgaras Dovliaš </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D03907E" w14:textId="3D7E454C" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rapolas Aginskas Danielius Kliaus </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CFEE0BB" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1953ACEC" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE870A3" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="003EB79F" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B6F8BE" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CCB1C8C" w14:textId="277148FF" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5712FA8E" w14:textId="6C695399" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E22EF4F" w14:textId="3E2DB8AA" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0173C" w:rsidRPr="000545FF" w14:paraId="05CFED02" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="421E0E6F" w14:textId="69E018BC" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM mokinių badmintono varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="161C820E" w14:textId="124B607F" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7937780A" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nojus Grigonis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB622BC" w14:textId="2A2BD513" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mantas Mikaliakas Rugilė Gulbinskaitė  Rugilė Mikaliakaitė </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54279ABC" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CDF6A8C" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A33E14B" w14:textId="77777777" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C5F635C" w14:textId="0356BA77" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42738AD3" w14:textId="626D84F0" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65A1A8A7" w14:textId="21EA27DD" w:rsidR="00E0173C" w:rsidRPr="000545FF" w:rsidRDefault="00E0173C" w:rsidP="00E0173C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w14:paraId="1A5F38F1" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F25D3D4" w14:textId="52ABFB95" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Didžiųjų mokyklų tinklinio mergaičių varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="393C21AA" w14:textId="7E32F830" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28C5C7DF" w14:textId="77777777" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Viltė Pertulėnaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="308782C5" w14:textId="5D8A96BD" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Brigita Kurgonaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AD0D57A" w14:textId="77777777" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kamilė Dovidova</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="289A711A" w14:textId="7ADA6FD4" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Monika Matuliauskaitė Gabrielė Bukataitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52E452B2" w14:textId="47F1CCBC" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rugilė Gulbinskaitė Ugnė Grinkevičiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22481D6B" w14:textId="77777777" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E325B2" w14:textId="4B50E9D0" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0574223F" w14:textId="2974A662" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53528182" w14:textId="77777777" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3F4207" w14:textId="77777777" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D4CC4D" w14:textId="77777777" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C454BA3" w14:textId="76AE83EE" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29735EF1" w14:textId="7B1FB8DE" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A0E1C44" w14:textId="7684373F" w:rsidR="00DD6FDC" w:rsidRPr="000545FF" w:rsidRDefault="00DD6FDC" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D7ABD" w:rsidRPr="000545FF" w14:paraId="5BD69DB2" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07636A2F" w14:textId="2F8C6FE9" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Teisinių žinių konkursas „Aš ir policija“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BED413A" w14:textId="494F1164" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24E7A88A" w14:textId="77777777" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matas Aleksejevas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F0C207" w14:textId="77777777" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ramūnas Kurgonas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="369D8E6F" w14:textId="77777777" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nojus Grigonis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EC11BB" w14:textId="27462F84" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ignas Rukas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18568932" w14:textId="77777777" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE686BD" w14:textId="77777777" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34EE1E18" w14:textId="77777777" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26710D99" w14:textId="55C5F658" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A23782D" w14:textId="5C25983B" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DC64F22" w14:textId="05481B98" w:rsidR="006D7ABD" w:rsidRPr="000545FF" w:rsidRDefault="006D7ABD" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jurgita Rėkašienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00042A68" w:rsidRPr="000545FF" w14:paraId="3950D658" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CE3B0B0" w14:textId="77AA36DF" w:rsidR="00042A68" w:rsidRPr="000545FF" w:rsidRDefault="00042A68" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3, 4 klasių mokinių matematikos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FDFDA6" w14:textId="57490A37" w:rsidR="00042A68" w:rsidRPr="000545FF" w:rsidRDefault="00042A68" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BF87523" w14:textId="508C39BF" w:rsidR="00042A68" w:rsidRPr="000545FF" w:rsidRDefault="00042A68" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kristupas Aleksejevas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15B2A386" w14:textId="2E904741" w:rsidR="00042A68" w:rsidRPr="000545FF" w:rsidRDefault="00042A68" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0137FD10" w14:textId="50530C30" w:rsidR="00042A68" w:rsidRPr="000545FF" w:rsidRDefault="00042A68" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BF3F6D3" w14:textId="6CD9BE22" w:rsidR="00042A68" w:rsidRPr="000545FF" w:rsidRDefault="00042A68" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jūratė Šalkauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D4FB1" w:rsidRPr="000545FF" w14:paraId="03923FE2" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CDA5228" w14:textId="3E27497B" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Šaškių varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E8EAF7C" w14:textId="3995446C" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5314E380" w14:textId="77777777" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08300C46" w14:textId="0B30C5C9" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mindaugas Klevinskas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4795EDC0" w14:textId="77777777" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joris Urbonas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02EEF18E" w14:textId="08AA797C" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tajus Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DF8B468" w14:textId="77777777" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B88FB6" w14:textId="77777777" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC57EB7" w14:textId="77777777" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B58F55" w14:textId="7F88E735" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="074872F2" w14:textId="0AB2E64A" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="016E67D6" w14:textId="44C29C4A" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D4FB1" w:rsidRPr="000545FF" w14:paraId="67939ECC" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21299871" w14:textId="6C930538" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technologijų olmpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53C9E77D" w14:textId="0030D4C3" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03C28858" w14:textId="0BDF5297" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ugnė Grinkevičiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58F55AF4" w14:textId="117030B1" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57AF2B50" w14:textId="269A7C5A" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="761D92BF" w14:textId="7E2A787B" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008D4FB1" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Audronė Krikščionaitienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D4FB1" w:rsidRPr="000545FF" w14:paraId="62F9A26C" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27262B06" w14:textId="00628CE6" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>JPB tinklinio varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E4D3E6C" w14:textId="0ABB32A6" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikinės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="047DFB8B" w14:textId="77777777" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nojus Grigonis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48AB6876" w14:textId="77777777" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ramūnas Kurgonas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5819A7F9" w14:textId="77777777" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Edgaras Dovliaš</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218E0B0E" w14:textId="77777777" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dominykas Chalujevas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6239D823" w14:textId="6025B498" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Danielius Mykolas Kontrimas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7460ACBE" w14:textId="02B1C3B7" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vitalijus Andrejevas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BB9B049" w14:textId="77777777" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2834513E" w14:textId="77777777" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A0A08FA" w14:textId="77777777" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1736DDD8" w14:textId="77777777" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CF9C489" w14:textId="77777777" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3181197B" w14:textId="77777777" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BCFEA70" w14:textId="6F41CC60" w:rsidR="008108BB" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32619671" w14:textId="170194D0" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64D53907" w14:textId="1D19A322" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008108BB" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrejus Matvėjevas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D4FB1" w:rsidRPr="000545FF" w14:paraId="5DECAF44" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="721EA937" w14:textId="4617B32E" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vertimų ir iliustracijų projektas „Tavo žvilgsnis“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D4E8E0E" w14:textId="4A33C699" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E8A2344" w14:textId="70DA2057" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Urtė Lukšytė       </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2477C0CB" w14:textId="46F81BED" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aistis Raketis </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212C0477" w14:textId="7FA23D25" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Danielius Kliaus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B3FF1B" w14:textId="713191B4" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Gabija Girdziušaitė        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F43800C" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Vilija Averkaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="518FD47D" w14:textId="3930091F" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-244"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Armanas Petronis             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15D799A0" w14:textId="02E6A7D8" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Luka Mudinaitė     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2D5D47" w14:textId="2467C839" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Austėja Bučelytė     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66603193" w14:textId="29A6BAD1" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Edvinas Tijūnėlis     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135ACADE" w14:textId="297F7180" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Emilis Jockus          </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D2560CC" w14:textId="4E29608B" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Gabija Bučelytė        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DFF23CA" w14:textId="335B8C7A" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Mantas Mikaliakas  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69AC784A" w14:textId="7B17ADED" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Lukas Padvaiskas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F1ABFAA" w14:textId="77777777" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="465D3635" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D57AC4" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71597DF4" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A19C28E" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FFE7984" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68D1FD6C" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A9B9C8C" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DB9205" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD0BEDB" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E4264D" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F6DEFDC" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="188F9A7C" w14:textId="119E073C" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CE4CC39" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diplomas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="783345D0" w14:textId="77777777" w:rsidR="009358D6" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diploma</w:t>
+            </w:r>
+            <w:r w:rsidR="009358D6" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Diploma</w:t>
+            </w:r>
+            <w:r w:rsidR="009358D6" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF08940" w14:textId="0DAB1AE4" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70239AC7" w14:textId="6B6F20BF" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBE64C8" w14:textId="6A7D43E1" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34751537" w14:textId="7DA2AB0A" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BBA50D6" w14:textId="673CB52E" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53960A35" w14:textId="4F310354" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09619567" w14:textId="539660A3" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40BD8B21" w14:textId="4496C6F5" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E614B7F" w14:textId="3DB343E8" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5826343A" w14:textId="3C53F60C" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="329D31DC" w14:textId="77777777" w:rsidR="008D4FB1" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jurgita Raketienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3817708D" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ingrida Labuckienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4A5EE7" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jurgita Samoškienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="092CC692" w14:textId="799AFF0C" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Danguolė Šalkauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6223926D" w14:textId="77777777" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nadiežda Stefanskaja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CAE8337" w14:textId="010249FA" w:rsidR="008E6237" w:rsidRPr="000545FF" w:rsidRDefault="008E6237" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000839B2" w:rsidRPr="000545FF" w14:paraId="5977B5B2" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08627730" w14:textId="392024E2" w:rsidR="000839B2" w:rsidRPr="000545FF" w:rsidRDefault="000839B2" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7, 8 klasių </w:t>
+            </w:r>
+            <w:r w:rsidR="005B1D77" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mokinių </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>geografijos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44831499" w14:textId="1652DBB1" w:rsidR="000839B2" w:rsidRPr="000545FF" w:rsidRDefault="000839B2" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AD33255" w14:textId="77777777" w:rsidR="000839B2" w:rsidRPr="000545FF" w:rsidRDefault="000839B2" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Armanas Petronis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73BA1934" w14:textId="153438B1" w:rsidR="000839B2" w:rsidRPr="000545FF" w:rsidRDefault="000839B2" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Vaidotas Paukštė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EA2C331" w14:textId="77777777" w:rsidR="000839B2" w:rsidRPr="000545FF" w:rsidRDefault="000839B2" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4565E81C" w14:textId="6526EDBD" w:rsidR="000839B2" w:rsidRPr="000545FF" w:rsidRDefault="000839B2" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="541F2E15" w14:textId="77777777" w:rsidR="000839B2" w:rsidRPr="000545FF" w:rsidRDefault="000839B2" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71865CB3" w14:textId="146A1A78" w:rsidR="000839B2" w:rsidRPr="000545FF" w:rsidRDefault="000839B2" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A9F39C2" w14:textId="041CCE94" w:rsidR="000839B2" w:rsidRPr="000545FF" w:rsidRDefault="000839B2" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Osvaldas Visockas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B1D77" w:rsidRPr="000545FF" w14:paraId="6FD37E35" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5508A120" w14:textId="58DC66A4" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5–8 klasių mokinių matematikos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="471A2935" w14:textId="0BB4686D" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F1157C" w14:textId="77777777" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F0CA62" w14:textId="77777777" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="471B3E0F" w14:textId="77777777" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Danielius Kliaus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51ABC0BA" w14:textId="16D5CD98" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Ugnė Grinkevičiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4044469B" w14:textId="77777777" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38842C68" w14:textId="77777777" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B114FE" w14:textId="77777777" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="450D7DAE" w14:textId="517F0DBE" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CB15B4D" w14:textId="77777777" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2072AC4E" w14:textId="77777777" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17BD9A31" w14:textId="77777777" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="319B5B72" w14:textId="09737A15" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="300FF916" w14:textId="2B64917D" w:rsidR="005B1D77" w:rsidRPr="000545FF" w:rsidRDefault="005B1D77" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dainius Vaitkevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00066C99" w:rsidRPr="000545FF" w14:paraId="72EB3960" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56322F06" w14:textId="5F206DD4" w:rsidR="00066C99" w:rsidRPr="000545FF" w:rsidRDefault="00066C99" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Švento Rašto tekstų dailyraščio konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E42DCD5" w14:textId="01CA8D13" w:rsidR="00066C99" w:rsidRPr="000545FF" w:rsidRDefault="00066C99" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="461EC78C" w14:textId="40BB36F1" w:rsidR="00066C99" w:rsidRPr="000545FF" w:rsidRDefault="00066C99" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Viltė Žemaitytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25DA1C7A" w14:textId="157EEE0D" w:rsidR="00066C99" w:rsidRPr="000545FF" w:rsidRDefault="00066C99" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B834D43" w14:textId="183C122F" w:rsidR="00066C99" w:rsidRPr="000545FF" w:rsidRDefault="00066C99" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3737CE1F" w14:textId="40F629D0" w:rsidR="00066C99" w:rsidRPr="000545FF" w:rsidRDefault="00066C99" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Audronė Urbonienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0053629C" w:rsidRPr="000545FF" w14:paraId="289D536A" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B1F1B81" w14:textId="7853A56F" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Konkursas „Fizika aplink mus“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="336EF77C" w14:textId="45539281" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C1999B0" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Armanas Petronis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C0930E0" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matas Aleksejevas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="493523FC" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Viltė Petrulėnaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="583F44A1" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Raminta Akinskaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E96B75" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gabija Česokaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43191ECC" w14:textId="0B18EC89" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Džordana Taluntytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48F1A141" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A87E7AB" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="516FF6EE" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E0FA08" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B37D83" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35BF4E47" w14:textId="11AEE498" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41934ABE" w14:textId="77777777" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D014B2" w14:textId="17B6C902" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65998358" w14:textId="7C69D89F" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C507EE" w14:textId="562D2C25" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="054CFB16" w14:textId="527E7078" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="072ACF4A" w14:textId="3336DDAC" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="105F0707" w14:textId="28E0939A" w:rsidR="0053629C" w:rsidRPr="000545FF" w:rsidRDefault="0053629C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joana Garnevičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B094C" w:rsidRPr="000545FF" w14:paraId="2789D936" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B2CE1E1" w14:textId="01C3CC9D" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM lengvosios atletikos trikovės varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E23733" w14:textId="01B3E47A" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F20147C" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joris Urbonas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586C7DC9" w14:textId="122FD93A" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="008E6237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tajus Gruodis Mindaugas Klevinskas Kajus Mikaliakas  Egilijus Blažys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A392CC2" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C639D49" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B747A0C" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C903C92" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55227530" w14:textId="69B6A455" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25F6A53B" w14:textId="4C253BB2" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16002110" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elena Abeciūnienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="022D8667" w14:textId="5B56B635" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="00DD6FDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jūratė Šalkauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B094C" w:rsidRPr="000545FF" w14:paraId="7031AD07" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="244417AC" w14:textId="1A7A6B91" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM lengvosios atletikos trikovės varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="634CE18C" w14:textId="657D552B" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="111DDEB6" w14:textId="41F59A7F" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anelė Trubilaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09588CB4" w14:textId="686EFA3B" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135758C5" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Simona Bučelytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17759D51" w14:textId="45AF12BF" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aurelija Teremeckaja  Goda Šarkaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FE60366" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B4463F" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D45651" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E6C1740" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1620DDA8" w14:textId="63C4A520" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05E43679" w14:textId="3C49B877" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B9DD2AA" w14:textId="77777777" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elena Abeciūnienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0A7B87" w14:textId="10A7803A" w:rsidR="007B094C" w:rsidRPr="000545FF" w:rsidRDefault="007B094C" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jūratė Šalkauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B538A" w:rsidRPr="000545FF" w14:paraId="686DD349" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BE392D7" w14:textId="77777777" w:rsidR="006B538A" w:rsidRPr="000545FF" w:rsidRDefault="006B538A" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos mokinių jaunųjų poetų kūrybos konkursas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07F99682" w14:textId="59E5B1D1" w:rsidR="006B538A" w:rsidRPr="000545FF" w:rsidRDefault="006B538A" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>„Raktažolė“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D0FAEA7" w14:textId="0328362E" w:rsidR="006B538A" w:rsidRPr="000545FF" w:rsidRDefault="006B538A" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DAC03B4" w14:textId="76B5914F" w:rsidR="006B538A" w:rsidRPr="000545FF" w:rsidRDefault="006B538A" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jurgilė Graužlytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B16CB5C" w14:textId="2E9478F7" w:rsidR="006B538A" w:rsidRPr="000545FF" w:rsidRDefault="006B538A" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74846063" w14:textId="1513462A" w:rsidR="006B538A" w:rsidRPr="000545FF" w:rsidRDefault="006B538A" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1572993F" w14:textId="04740A91" w:rsidR="006B538A" w:rsidRPr="000545FF" w:rsidRDefault="006B538A" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00881ABB" w:rsidRPr="000545FF" w14:paraId="7991F42E" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18CD2986" w14:textId="09855800" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>STEAM projekto virtuali meno paroda-konkursas „Pasakų pasaulyje“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11BEB5DA" w14:textId="22A7F9F9" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarptautinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DF2A0BC" w14:textId="77777777" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AFF4C4E" w14:textId="77777777" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jorinta Meškelaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C531A33" w14:textId="4DBC6AE4" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dominyka Miklaševičiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F4C2C2F" w14:textId="77777777" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="226DDDAC" w14:textId="77777777" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B210498" w14:textId="6BDDD70A" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="154085DD" w14:textId="77777777" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404BB917" w14:textId="77777777" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBA34E7" w14:textId="421160E8" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E8C5B28" w14:textId="1BDB0FAD" w:rsidR="00881ABB" w:rsidRPr="000545FF" w:rsidRDefault="00881ABB" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Audronė Krikščionaitienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00140B68" w:rsidRPr="000545FF" w14:paraId="208880AE" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FDE8517" w14:textId="71C1305F" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Matematikos konkursas „Kengūra 2026“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36A48811" w14:textId="0B16AA0A" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rajoninis </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3689F487" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gaudrė Damošiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C65977" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kamilė Janutėnaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C37F04" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joris Urbonas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7758DAC8" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF568AA" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrius Bartaška</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6104BD4E" w14:textId="7AF85219" w:rsidR="001A1A35" w:rsidRPr="000545FF" w:rsidRDefault="001A1A35" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kornelija Čajevskaja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79DD402B" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AEB0664" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65DD1968" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480626DF" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79EFFF5F" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DDF3DF8" w14:textId="0724E2A4" w:rsidR="001A1A35" w:rsidRPr="000545FF" w:rsidRDefault="001A1A35" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="743B3008" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geriausi </w:t>
+            </w:r>
+            <w:r w:rsidR="00031F76" w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rajono </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>jaunieji matematikai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EEB03F9" w14:textId="77777777" w:rsidR="001A1A35" w:rsidRPr="000545FF" w:rsidRDefault="001A1A35" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2180C6D9" w14:textId="77777777" w:rsidR="001A1A35" w:rsidRPr="000545FF" w:rsidRDefault="001A1A35" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48590465" w14:textId="3AB395DE" w:rsidR="001A1A35" w:rsidRPr="000545FF" w:rsidRDefault="001A1A35" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="066ADD26" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ilona Pakalkienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D52D45A" w14:textId="77777777" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elena Abeciūnienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A0A8477" w14:textId="24B8E7BD" w:rsidR="00140B68" w:rsidRPr="000545FF" w:rsidRDefault="00140B68" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dainius Vaitkevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006606F6" w:rsidRPr="000545FF" w14:paraId="37449ECD" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C54D003" w14:textId="008E09C0" w:rsidR="006606F6" w:rsidRPr="000545FF" w:rsidRDefault="006606F6" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinių konkursas „Praeities stiprybė – dabarčiai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CBCF162" w14:textId="1BF4227B" w:rsidR="006606F6" w:rsidRPr="000545FF" w:rsidRDefault="006606F6" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nacionalinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="578524D3" w14:textId="124C1C7C" w:rsidR="006606F6" w:rsidRPr="000545FF" w:rsidRDefault="006606F6" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Liepa Gruzdytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29E2A5E5" w14:textId="0D11E50D" w:rsidR="006606F6" w:rsidRPr="000545FF" w:rsidRDefault="006606F6" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7703039A" w14:textId="1B9A2E92" w:rsidR="006606F6" w:rsidRPr="000545FF" w:rsidRDefault="006606F6" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49AE1ABD" w14:textId="066B8BAB" w:rsidR="006606F6" w:rsidRPr="000545FF" w:rsidRDefault="006606F6" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00443995" w:rsidRPr="000545FF" w14:paraId="2D402499" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="158942F8" w14:textId="6804A842" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM mokinių lengvosios atletikos keturkovės varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DDADED6" w14:textId="342FC75F" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69E3284E" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rugilė Mikaliakaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A52580" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mija Berlinskaitė Dominyka Miklaševičiūtė </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D469D7D" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gabija Girdziušaitė </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60A3A12A" w14:textId="1914C2E4" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ugnė Grinkevičiūtė Goda Kazlauskaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09EB0447" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F9C34C" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E6A8A70" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E0E791" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EF77B5B" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3038288F" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006AB7E8" w14:textId="7578B21D" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="191DE51F" w14:textId="5581A7B4" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AEBA5B0" w14:textId="671EE32D" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="007B094C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00443995" w:rsidRPr="000545FF" w14:paraId="07788E5A" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E925CCA" w14:textId="5297CAD7" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BUM mokinių lengvosios atletikos keturkovės varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FFE9C61" w14:textId="244D8DFC" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5383C52C" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Artūras Teremeckij Erikas Uziela</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D1A92F" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Danielius Kliaus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C21DC3" w14:textId="0616DFFB" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lukas Maciulevičius Gediminas Akinskas Marijus Malinauskas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="304A7CE9" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63227FCA" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29EC094C" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A5E047" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F79887" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42FCAA97" w14:textId="52A341B8" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72293A25" w14:textId="1A1D0EAF" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32A88EBC" w14:textId="27A33878" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintaras Gruodis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00443995" w:rsidRPr="000545FF" w14:paraId="4B360053" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5002156C" w14:textId="2C310D66" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kompiuterinių piešinių konkursas „Mano pasaulio spalvos“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AFCC1AC" w14:textId="19714747" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D9EE3D6" w14:textId="7C4EC6C1" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aidas Macijauskas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6397686C" w14:textId="2E324973" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ADED615" w14:textId="77777777" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta DI piešinių dalyje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428DF5B7" w14:textId="2420641D" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I vieta piešinių dalyje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B183855" w14:textId="2EB01603" w:rsidR="00443995" w:rsidRPr="000545FF" w:rsidRDefault="00443995" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joana Garnevičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F938A2" w:rsidRPr="000545FF" w14:paraId="3846CC3E" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FB917E4" w14:textId="040BB8DF" w:rsidR="00F938A2" w:rsidRPr="000545FF" w:rsidRDefault="00F938A2" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Moksleivių kūrybinio rašymo konkursas „Gyvu žodžiu iš praeities“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD66F8D" w14:textId="02671E93" w:rsidR="00F938A2" w:rsidRPr="000545FF" w:rsidRDefault="00F938A2" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Regioninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F825960" w14:textId="3A757F7E" w:rsidR="00F938A2" w:rsidRPr="000545FF" w:rsidRDefault="00F938A2" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76AB99F4" w14:textId="48A8D4DF" w:rsidR="00F938A2" w:rsidRPr="000545FF" w:rsidRDefault="00F938A2" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="303E1D01" w14:textId="27511452" w:rsidR="00F938A2" w:rsidRPr="000545FF" w:rsidRDefault="00F938A2" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nominacija „Už gyvojo ryšio svarbos atskleidimą skaitmeniniame pasaulyje“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59EB707A" w14:textId="6E6A1803" w:rsidR="00F938A2" w:rsidRPr="000545FF" w:rsidRDefault="00F938A2" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D3B5C" w:rsidRPr="000545FF" w14:paraId="31A99D39" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5823582A" w14:textId="347ECF22" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jaunųjų dainininkų festivalis „Mažoji žvaigždutė“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EFA39DE" w14:textId="7774EF38" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BA55632" w14:textId="77777777" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="516BF350" w14:textId="77777777" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anelė Trubilaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6520686D" w14:textId="77777777" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jorinta Meškelaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3015F7" w14:textId="77777777" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="336378AD" w14:textId="77777777" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Augustė Janutėnaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408AE818" w14:textId="4CE15545" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jurgilė Graužlytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CBD4A9C" w14:textId="77777777" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1163C949" w14:textId="77777777" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="508F7910" w14:textId="77777777" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D9026CC" w14:textId="77777777" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E27457C" w14:textId="77777777" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF6B085" w14:textId="43A1A5CD" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31DEA2F4" w14:textId="5120705D" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="451E2CCD" w14:textId="1DD5B4B1" w:rsidR="003D3B5C" w:rsidRPr="000545FF" w:rsidRDefault="003D3B5C" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jurgita Samoškienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F600DD" w:rsidRPr="000545FF" w14:paraId="28351517" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02C11792" w14:textId="0A44BB1A" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Konkursas „Fizika aplink mus“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44B1DFB4" w14:textId="50DD99AD" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FFAC726" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Raminta Akinskaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7074F1A3" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Džordana Taluntytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29EA160F" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gabija Česokaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F01E68B" w14:textId="37754BCF" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Viltė Petrulėnaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="149F82CA" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Armanas Petronis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DFE7E9" w14:textId="1689CE49" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matas Aleksejevas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40896A2A" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DFF35A7" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E31A55" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B1BA9A" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0178F6EB" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D0DF97" w14:textId="18A53FB5" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="126847E3" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABC1F2B" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57E106C6" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62FEACD5" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DDBAB36" w14:textId="77777777" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161E66C5" w14:textId="1F44359F" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27594EE9" w14:textId="2FCE81F3" w:rsidR="00F600DD" w:rsidRPr="000545FF" w:rsidRDefault="00F600DD" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joana Garnevičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555A6E" w:rsidRPr="000545FF" w14:paraId="62E7490F" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D27F5F4" w14:textId="652C7EC1" w:rsidR="00555A6E" w:rsidRPr="000545FF" w:rsidRDefault="00555A6E" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Konkursas „Lietuvos kovų už laisvę ir netekčių istorija“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6113828E" w14:textId="66D93D37" w:rsidR="00555A6E" w:rsidRPr="000545FF" w:rsidRDefault="00555A6E" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nacionalinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7092F806" w14:textId="77777777" w:rsidR="00555A6E" w:rsidRPr="000545FF" w:rsidRDefault="00555A6E" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Liepa Gruzdytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0439A7AF" w14:textId="77777777" w:rsidR="00AE75FF" w:rsidRPr="000545FF" w:rsidRDefault="00AE75FF" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gabija Bučelytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44847786" w14:textId="7AE0DAF9" w:rsidR="00AE75FF" w:rsidRPr="000545FF" w:rsidRDefault="00AE75FF" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ugnė Stanevičiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="147FCDF1" w14:textId="77777777" w:rsidR="00555A6E" w:rsidRPr="000545FF" w:rsidRDefault="00555A6E" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687D3A3C" w14:textId="77777777" w:rsidR="00AE75FF" w:rsidRPr="000545FF" w:rsidRDefault="00AE75FF" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28EA25C6" w14:textId="272FF939" w:rsidR="00AE75FF" w:rsidRPr="000545FF" w:rsidRDefault="00AE75FF" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12C35E1E" w14:textId="77777777" w:rsidR="00555A6E" w:rsidRPr="000545FF" w:rsidRDefault="00555A6E" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II vieta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39B7EB75" w14:textId="69B78325" w:rsidR="00AE75FF" w:rsidRPr="000545FF" w:rsidRDefault="00AE75FF" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pažymėjimai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66B37AC4" w14:textId="77777777" w:rsidR="00555A6E" w:rsidRPr="000545FF" w:rsidRDefault="00555A6E" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Mudėnienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD0A8C4" w14:textId="224216AC" w:rsidR="00AE75FF" w:rsidRPr="000545FF" w:rsidRDefault="00AE75FF" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Audronė Krikščionaitienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C45538" w:rsidRPr="000545FF" w14:paraId="7E1BCDF3" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="519E6231" w14:textId="78B3B831" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vaizduojamosios dailės darbų paroda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4429E1F8" w14:textId="493DE833" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0445F05F" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Goda Maldžiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="355038D7" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E0FF41" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Airidas Kubilius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="306F0E26" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Armanas Petronis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BBC7900" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F31C124" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Austėja Bučelytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17771B91" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gabija Bučelytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AD2B22C" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aurelija Paškevič</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1001193B" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gabrielė Bukataitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6658A2DB" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Amelija Subatkevičiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC11184" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eivina Šimkovičiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="285DB4B5" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vita Šimkovičiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07AFC5EF" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jorinta Meškelaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="557D53D9" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15CEBDB7" w14:textId="5202A7C2" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ugnė Stanevičiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="389636B3" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="565A658D" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BDBB564" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B83E96" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DE81D9B" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="260D0E9A" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E8DBA3" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EF6F68A" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D87F3B" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21ECE4F4" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="677EA4B7" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0240596B" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ACFBA15" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D24C89" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3750C80F" w14:textId="49CEE867" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3117B23B" w14:textId="19E9C1F5" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Laureatai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="751D3F8C" w14:textId="1E544FDA" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00443995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Audronė Krikščionaitienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C45538" w:rsidRPr="000545FF" w14:paraId="36694BDE" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21FC5D29" w14:textId="1328305A" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Taikomosios dailės darbų paroda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="698EAE1B" w14:textId="4E572346" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rajoninė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A519480" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gabrielė Andriuškevičiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7020035D" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jurgilė Graužlytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD0D610" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lukas Padvaiskas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76A0B0E1" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Darius Gruzdys</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE6A3C5" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rapolas Aginskas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3206E92E" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Austėja Kviklytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4986990C" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mija Berlinskaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0069CC1C" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ugnė Grinkevičiūtė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ECE4FAE" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adriana Meškėnaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21BA3533" w14:textId="598CA764" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aurelija Paškevič</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C84F743" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="157B0A9A" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5310ECEB" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C30C2B1" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B0488C" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E610E0" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A100412" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C1E0776" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4498C735" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="477157F5" w14:textId="77777777" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F97B4DF" w14:textId="62483967" w:rsidR="005279DE" w:rsidRPr="000545FF" w:rsidRDefault="005279DE" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A02DCEC" w14:textId="11DCE4B5" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="005268DC" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laureatai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A82B39A" w14:textId="77777777" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Audronė Krikščionaitienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE24B22" w14:textId="3D3993C2" w:rsidR="00C45538" w:rsidRPr="000545FF" w:rsidRDefault="00C45538" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Diana Gabrilavičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005268DC" w:rsidRPr="000545FF" w14:paraId="70813997" w14:textId="77777777" w:rsidTr="0042474C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CC333DE" w14:textId="59FDC1EF" w:rsidR="005268DC" w:rsidRPr="000545FF" w:rsidRDefault="005268DC" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Konkursas „Antrasis daiktų gyvenimas. Kūrybos laboratorija“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07A98AC7" w14:textId="4CC6D35F" w:rsidR="005268DC" w:rsidRPr="000545FF" w:rsidRDefault="005268DC" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarptautinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E3DBC31" w14:textId="063AE694" w:rsidR="005268DC" w:rsidRPr="000545FF" w:rsidRDefault="005268DC" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71694EFF" w14:textId="1CAC7922" w:rsidR="005268DC" w:rsidRPr="000545FF" w:rsidRDefault="005268DC" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70086EC1" w14:textId="7382C552" w:rsidR="005268DC" w:rsidRPr="000545FF" w:rsidRDefault="005268DC" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Diplomas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E8DC9BE" w14:textId="42CFCA7C" w:rsidR="005268DC" w:rsidRPr="000545FF" w:rsidRDefault="00D85090" w:rsidP="00C45538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Diana Gabrilavičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="580E88E0" w14:textId="33ADBB6A" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Edukacinių konkursų „Olympis 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sesija“ rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B168CF" w14:textId="43BD811A" w:rsidR="00DD687E" w:rsidRPr="000545FF" w:rsidRDefault="00DD687E" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lietuvių kalbos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="0D991AE5" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D73B29E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A985BA5" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10E13CC2" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6C878D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="63E64D34" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12DDFCEA" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gaudrė Damošiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="693C5C2C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2907D12E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4677257F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74314806" wp14:editId="21A5168D">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7667E68D" wp14:editId="0B04A3D1">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="678880348" name="Paveikslėlis 22"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="652749659" name="Paveikslėlis 66"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 166"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AD6D0EF" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="69819C96" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70466B94" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kamilė Janutėnaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="589A0ADE" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17B31E87" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16056F0A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="555EE92D" wp14:editId="352447E7">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C0D2E51" wp14:editId="30B6A568">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="477201263" name="Paveikslėlis 21"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="748392105" name="Paveikslėlis 65"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 167"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28828204" w14:textId="31C2ADAC" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="22410762" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21F19C0F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laina Taluntytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFCB6FA" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43A014DC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94,6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5176A1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="1F811737" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29DF0E09" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aretas Urbonas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2A3E77" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30D6E363" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="678CCC28" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BE7399E" wp14:editId="009A2DEE">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69F4414C" wp14:editId="5A79FB7E">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1623112125" name="Paveikslėlis 20"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="742750600" name="Paveikslėlis 64"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 168"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F3829AB" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="431EC3E7" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4245E59F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neitas Berlinskas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E86E7BF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74857C72" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94,02%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78E6A397" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38A36F4C" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="1F6357AA" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC8BECD" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mantas Volkovskis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4CB921" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A973FBE" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>93,77%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56E80DB9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="1812DAA4" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07863B5A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adas Risakovas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="439FA743" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A34AE9C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>92,33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="760AD178" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="022E889F" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78391BE0" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Amelija Subatkevičiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41EF5796" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1681E212" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>91,28%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69050F72" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="0AC51371" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1C76EE" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aronas Peciulevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0B6DB1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="469C5395" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7718BAD9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35E0BA89" wp14:editId="0960E0A8">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14B1E66B" wp14:editId="07E161F4">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1330044095" name="Paveikslėlis 19"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="188719282" name="Paveikslėlis 63"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 169"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AB5E62F" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="58D726F3" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1B4D0E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kristupas Aleksejevas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6816EF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77521010" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F277C44" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64974586" wp14:editId="1A53243C">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C778144" wp14:editId="3FA6ED50">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="2124530440" name="Paveikslėlis 18"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="531915215" name="Paveikslėlis 62"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 170"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F4C92AF" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="64B2A1B5" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="415134CF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Taironas Kaušylas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6363B480" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B40D2F0" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94,17%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="389C7148" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27A415EC" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="63EFF1D1" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF26664" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Goda Šarkaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4EFF38" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B99C42B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>92,58%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="473F56C1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FFB8A0A" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="3C97948B" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78AEB1E9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60EC1E4B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58A94E47" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,58%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9FF570" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...127 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02A1E39F" wp14:editId="17A60BBA">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01EAE737" wp14:editId="2BB4D198">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="567861758" name="Paveikslėlis 17"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="2012162161" name="Paveikslėlis 61"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 171"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53C034B3" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="25BDFCC3" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A54E2BC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anelė Trubilaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="058B3CB0" w14:textId="76D55820" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="008B6785" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB337B3" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1827DC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...746 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="627CF4AE" wp14:editId="6EC3A2A8">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52D978EE" wp14:editId="7C012297">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1187959671" name="Paveikslėlis 16"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="153146324" name="Paveikslėlis 60"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 172"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AB6B316" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="77E29356" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2018F8FB" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joris Urbonas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79148368" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2368299C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>96,25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4C804C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="71877784" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF1BC9D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrius Bartaška</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDDB4E5" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6410EB0C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>84%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0416960F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="2F6482E7" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4192967C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hubertas Raginis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA3E9E4" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34C9967B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>87%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46366243" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="758F7CB0" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A89A41A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D695F46" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7D04B2" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89,69%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFA4756" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1CAF72F6" w14:textId="77777777" w:rsidR="00DD687E" w:rsidRPr="000545FF" w:rsidRDefault="00DD687E" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Anglų kalbos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="35E607E2" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="221"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74506CEE" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6FCE89" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D43D96E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54BB70DF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="0C37B22E" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47A9CE44" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neitas Berlinskas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="585AE75C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB21D10" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEA1BC3" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6243F300" wp14:editId="63CE3D76">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5298FCC8" wp14:editId="52265D4C">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1173750894" name="Paveikslėlis 15"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1368633689" name="Paveikslėlis 59"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 173"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E013645" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="750A46E6" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC1F5CF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Amelija Subatkevičiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFFF372" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD5F867" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69582181" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A18B85F" wp14:editId="216612EB">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24D601E1" wp14:editId="4112E357">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="474294363" name="Paveikslėlis 14"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1212422669" name="Paveikslėlis 58"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 174"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F8BE8C1" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="22B2B965" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A38E797" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adas Risakovas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34194F97" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4483C9E3" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>96,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE2C529" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63F08554" wp14:editId="1D37DE0E">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CA848D7" wp14:editId="2EFF177B">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="2109750122" name="Paveikslėlis 13"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1302654494" name="Paveikslėlis 57"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 175"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="656D1F55" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="5ACC8E2C" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="525A0E90" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Taironas Kaušylas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63ED84E6" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50BB3D67" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>93,08%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48114D3A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="457AD213" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1950CED7" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kristupas Aleksejevas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1BC314" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A35D1AE" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>84,4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67911FB8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="1E744ED6" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAD8C18" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anelė Trubilaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75E42F16" w14:textId="71A2C732" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="008B6785" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70411438" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="395F7766" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="034E8034" wp14:editId="7598F872">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B348614" wp14:editId="7908702C">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1644499762" name="Paveikslėlis 12"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="493129389" name="Paveikslėlis 56"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 176"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2657FD63" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="031F9C16" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1632A7" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60A20051" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="226685D1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>91,47%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72A6C6A5" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="700BE6A4" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2B0A45" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Simona Bučelytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D35E68A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60F7AC41" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>79,29%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0990FC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="6CE51E15" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="648FCC71" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA30448" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6311E827" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97,33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="506FD256" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0880180B" wp14:editId="35271452">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53C4500E" wp14:editId="2D3FFD88">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1630520109" name="Paveikslėlis 11"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="187065318" name="Paveikslėlis 55"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 177"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18A07BF6" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="386418A7" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFD99DF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hubertas Raginis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B04D522" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59CB7BED" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>95,33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29A19F2C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FC03A4C" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="5BF1C41F" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="288346A7" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3A4F8E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B69F56A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62907BFF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...1211 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1483F3D1" wp14:editId="252D5B64">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AEE1916" wp14:editId="6B4509D3">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1561048015" name="Paveikslėlis 10"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="446121030" name="Paveikslėlis 54"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 178"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="283CE4AF" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74149AE2" w14:textId="77777777" w:rsidR="00DD687E" w:rsidRPr="000545FF" w:rsidRDefault="00DD687E" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Matematikos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="6697906F" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEFE054" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7DC4E4" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A400A0C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9F4E9C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="4C58534F" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFC50D7" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laurynas Zubrovas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB615F4" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5970AF86" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89,05%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57F77BE1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="5A9AEDDD" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31FBEDBE" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Oskaras Subatkevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28DC7142" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75382E85" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>73,68%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0ADBB1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="049A4781" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2936DC00" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adas Risakovas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38A2B3DB" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="661757EC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>96,9%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72676BAA" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...91 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5817C339" wp14:editId="22A94EE1">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5296E3A1" wp14:editId="01A77A9F">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1053718560" name="Paveikslėlis 9"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="2064206105" name="Paveikslėlis 53"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 179"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DECA876" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="2F447A17" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="362B633D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aretas Urbonas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="398AFCF1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF7C24A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>95,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61F280CF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B078DC9" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="04818C8C" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="086EE042" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neitas Berlinskas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="209E0025" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D007644" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>92,22%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="593C9734" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD72679" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="5A526088" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="175CA101" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Amelija Subatkevičiūtė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="579964ED" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B753A20" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>80,69%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22F2DE99" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77EBAA40" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="08565020" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="439A0D7A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mantas Volkovskis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0803DBD6" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB99E15" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>67,99%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45EF4C7E" w14:textId="01511DEF" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="009B386C" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="4996ACA8" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEFE313" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Emilis Travkin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE74577" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAF8479" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>62,19%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="595C6B8C" w14:textId="6F7BF41E" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="009B386C" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="7B5DF1AB" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7384E9B1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kristupas Aleksejevas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D062309" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFAF442" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89,72%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="601E0977" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="3CDF5187" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6B3CA8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aronas Peciulevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F02C934" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02A06512" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>88%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10CDA929" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="0CCA245D" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7649240D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Taironas Kaušylas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF8ECFF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1222B7BC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>77,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73BBF59B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26EF3F3B" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="45401E05" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0951ED42" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anelė Trubilaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2707C249" w14:textId="34A006C1" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="008B6785" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18262DEF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A52317" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5443DA2A" wp14:editId="4A156196">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1117E527" wp14:editId="5CBED645">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1290563558" name="Paveikslėlis 8"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1458622357" name="Paveikslėlis 52"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 180"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43597627" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="3A4A527E" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A390DFE" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joris Urbonas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49DA842B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F532CD" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C18B0FA" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="314D99A6" wp14:editId="090C4D33">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="202EF6E3" wp14:editId="44C22E24">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1984502022" name="Paveikslėlis 7"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="915026826" name="Paveikslėlis 51"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 181"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A168717" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="661E759D" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6B888A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44621729" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="068BE0F1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40A71D5E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D495DCA" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="36315887" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5676B770" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Simona Bučelytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2368276B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07680071" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>77,84%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7387A77D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="5209D7AA" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD02391" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF1686F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47B3D542" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>93,25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4C87FD" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="729FDF74" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="40969D1E" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4126DA9D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lukas Stanevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9D8D7C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="724E769E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD4C502" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="0006AFFD" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC7B752" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lukas Zubrovas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64D081DB" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="183E2046" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>86,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29D58972" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="27C6DE41" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01FD7D26" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74B6BAF2" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C690AB2" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>92%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2230089B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="27FC2D5D" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77D38A55" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrius Bartaška</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="096ED771" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0233E464" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>84,67%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33F06269" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="285090E1" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA6CB90" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kornelija Čajevskaja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDC146E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="485E4B93" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>42,38%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4D1CA5" w14:textId="27D9F440" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="009B386C" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="25D0B649" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70DAD959" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hubertas Raginis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16D11B94" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14DA8579" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94,22%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A082718" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="05B56991" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6B34F2" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDAD432" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53D7ECE3" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,67%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4075E3EA" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37FA537A" wp14:editId="196140C5">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68710673" wp14:editId="53114EC8">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1577100755" name="Paveikslėlis 6"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="547018153" name="Paveikslėlis 50"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 182"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A4C5382" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="16C444F8" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56B72FFD" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pijus Kaškilevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB8F1B9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C5D244" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>73,51%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD49E29" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="56EE6AA9" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="640B0ED7" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Brendonas Kindurys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17453D4E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7902EF04" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>69,23%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB03BAE" w14:textId="1A256680" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="009B386C" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0100C0D9" w14:textId="77777777" w:rsidR="00DD687E" w:rsidRPr="000545FF" w:rsidRDefault="00DD687E" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biologijos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="1376BA7B" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4882FC7E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="641D4A1F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0BFB6A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDE47D6" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="4D6CFD9E" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4E6B2D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aretas Urbonas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A727F0F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33640015" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB442A0" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...977 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="086791BB" wp14:editId="084E6AD5">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A0822CD" wp14:editId="052BEBA4">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="985059407" name="Paveikslėlis 5"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="714986372" name="Paveikslėlis 49"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 183"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="140835B8" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="3140B300" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="698C9123" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adas Risakovas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50A8E446" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE9168B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47F586C9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A018C1E" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="05C2C009" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7AFDE5" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Danielius Kindurys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6B1EBF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06FE5586" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>87,4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01A72F00" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48691E2F" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="65883BCB" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13A8ED91" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aronas Peciulevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52AE88B0" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0860F04B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3895CA8C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43653430" wp14:editId="1C8FE1DE">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00FBABE7" wp14:editId="51FE6EAB">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1684242261" name="Paveikslėlis 4"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="414493512" name="Paveikslėlis 48"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 184"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03B7CF43" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="60C43D40" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="376AC6FC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anelė Trubilaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="166072E3" w14:textId="7A2FF18D" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="008B6785" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4075D25C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>93%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA7D5DD" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D96FD2E" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="6DA84439" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29CBBFF9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joris Urbonas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08906A3C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="169F04B8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>91%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18A7850F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="647B9E42" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="3CDC38C6" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="310482AB" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1515B7DC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6292F956" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74E2D397" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="57412364" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E13B1D3" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Simona Bučelytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0499DC6C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="188E1538" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>83,6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA1FBAE" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75732DEE" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="2FCD05C9" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F53953C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrius Bartaška</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54910D9D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10D8ED3E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>79,4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C847017" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="2E47DA28" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7D4C01" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hubertas Raginis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33D9BC6C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D17528E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>85,15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28CBD219" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="0A1AF3E6" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46260743" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF15EEC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="051C0BB9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>78,15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6295062E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1AC3E9DE" w14:textId="77777777" w:rsidR="00DD687E" w:rsidRPr="000545FF" w:rsidRDefault="00DD687E" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informatikos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="50983A45" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2E9AF9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49FC1C5F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14A54A70" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAAD41D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="3C91513C" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5569A090" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adas Risakovas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50419618" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A80CCE8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45071A86" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56D8BF9D" wp14:editId="543BCC31">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28E88757" wp14:editId="7B9CE526">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1091847549" name="Paveikslėlis 3"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1537281246" name="Paveikslėlis 47"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 185"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB5E923" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="6E1E914F" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="745A249A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aretas Urbonas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="413B1CD5" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60BCAB38" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA85700" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...937 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D80A315" wp14:editId="2AFD526B">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D0FED1F" wp14:editId="7708A416">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="632322569" name="Paveikslėlis 2"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="661392827" name="Paveikslėlis 46"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 186"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E2D3160" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="7CDC8017" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57F21314" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neitas Berlinskas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD2D29C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30367C25" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="400437C6" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66CC05D1" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="1D387814" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35885F9C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aronas Peciulevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC8B57E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66A9CD6D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="382276E8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="534F9B07" wp14:editId="2FFB3250">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="218BDA6D" wp14:editId="0D4759F3">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="827888067" name="Paveikslėlis 1"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="97538288" name="Paveikslėlis 45"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 187"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A1519A2" w14:textId="77777777" w:rsidR="00325FC7" w:rsidRPr="00CC46F4" w:rsidRDefault="00325FC7" w:rsidP="00E871CB">
-[...119 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="7CC0E171" w14:textId="77777777" w:rsidTr="00CC66A0">
-[...306 lines deleted...]
-              <w:t>Danguolė Bajarūnienė</w:t>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="48BB3194" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E178E1E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Taironas Kaušylas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18B3F542" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C53447F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>95,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65AA1381" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="15316FDF" w14:textId="77777777" w:rsidTr="00CC66A0">
-[...350 lines deleted...]
-              <w:t>Joana Garnevičienė</w:t>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="20F390A8" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="051426BF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kristupas Aleksejevas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="711F1CD0" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35912D4C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>93,86%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D29A032" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="2DCDAD22" w14:textId="77777777" w:rsidTr="00CC66A0">
-[...222 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="3B26688A" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD398B0" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joris Urbonas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62956E54" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07FCC627" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50969030" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...12335 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06AA898A" wp14:editId="576B20C4">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0552644C" wp14:editId="44DE60BF">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="2022953102" name="Paveikslėlis 56"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="646325473" name="Paveikslėlis 44"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 188"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17598BDE" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="2B1DB609" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53FDD944" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Simona Bučelytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C84EFE0" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADCDC2C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="729722C4" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D4E16D" wp14:editId="58D8E22C">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22324E83" wp14:editId="7EFACA3B">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1627120809" name="Paveikslėlis 55"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1620699575" name="Paveikslėlis 43"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 189"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="615776D3" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="7B1F13C5" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4A0A32" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F75D549" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C00E63C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>96,11%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFF95B5" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="5C58117A" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1443023F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anelė Trubilaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69B9DE0F" w14:textId="2CC7FF8D" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="008B6785" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11382555" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>95,67%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5126E626" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="637DE5A2" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="490F6A58" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6F7DB8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5C621C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4374661B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13698814" wp14:editId="529635CA">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="762D470C" wp14:editId="420B7CE3">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="226077353" name="Paveikslėlis 54"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1878979271" name="Paveikslėlis 42"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 190"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73766450" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="597BB971" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A050EA7" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrius Bartaška</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F101813" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="329261F6" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94,13%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0343C225" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="58EA8160" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01C038A1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hubertas Raginis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="464919FB" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49033E0D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94,78%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC8A83A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="679A6E02" wp14:editId="2A7B2496">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DC2EF19" wp14:editId="4A5B7BBB">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="53848438" name="Paveikslėlis 53"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1015869773" name="Paveikslėlis 41"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 191"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF3498D" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="4A9CB46B" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30F22067" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53D1D2B4" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="484DEA9B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>87,44%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31B01184" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F422FBF" w14:textId="77777777" w:rsidR="00DD687E" w:rsidRPr="000545FF" w:rsidRDefault="00DD687E" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Istorijos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3791"/>
+        <w:gridCol w:w="2730"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="193C17F0" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B478D6A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1308E5C4" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1630DB7F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="124C6E9C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="19586120" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6CAE98" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urtė Lukšytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4072C3A7" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66B958F8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F430661" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...35 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51374A82" wp14:editId="51324A06">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32A6931F" wp14:editId="3B66CC1A">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1814525801" name="Paveikslėlis 52"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="255567957" name="Paveikslėlis 40"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 192"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64C2AD0B" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="438BF00F" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="115D7F8E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF32F4B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1C1A49" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="606CA893" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="114E9822" wp14:editId="0F2EFC90">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71B0D1FE" wp14:editId="2774E13B">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="401434834" name="Paveikslėlis 51"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="654434460" name="Paveikslėlis 39"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 193"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B755C36" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="3ADAEC51" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="182B189B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrius Bartaška</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="485BBC43" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27AA33E4" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>78,36%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF7007F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="4F085F8C" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1200A114" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hubertas Raginis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D30318A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F453C6F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB7CB8B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="189BDA3C" wp14:editId="2E0FF2EF">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49F153E6" wp14:editId="4A2C72A0">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1877773259" name="Paveikslėlis 50"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1848865122" name="Paveikslėlis 38"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 194"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01E5D967" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="28B8ECB6" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB8C785" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCAE8F9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55683ED6" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1A659B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E78B13" wp14:editId="31CF1FFC">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26363653" wp14:editId="08CECB99">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="55744888" name="Paveikslėlis 49"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1078533043" name="Paveikslėlis 37"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 195"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3919C71B" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="29639B13" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0BABD9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pijus Kaškilevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCC9A4A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4094171A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>84,75%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEB352C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="469A970E" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...62 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6D5D9C33" w14:textId="77777777" w:rsidR="00DD687E" w:rsidRPr="000545FF" w:rsidRDefault="00DD687E" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Geografijos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3770"/>
+        <w:gridCol w:w="2751"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="6C0D7596" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="129"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E618210" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC77CDF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48B0254B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F84FDE8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="426BDA3B" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47F9BCCC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52CCC7C2" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB5A898" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94,25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEAC3F1" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60924CEF" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="1015C560" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13EAC81E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrius Bartaška</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="310BE397" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61D0C2CC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>63,19%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B25B176" w14:textId="38C5DFBF" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="009B386C" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="6FE8337A" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28D4CCD3" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hubertas Raginis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06C283F0" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5974BFF7" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97,67%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54D44F04" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...498 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A7671D1" wp14:editId="4CF9158C">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00655DF7" wp14:editId="4BD274BE">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="776446625" name="Paveikslėlis 48"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1261729082" name="Paveikslėlis 36"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 196"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BC94CA7" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="57B64D0E" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70BDC9AA" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEE767E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="524CDC1E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>88,53%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06787F3F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448E516C" w14:textId="77777777" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1CCC17D4" w14:textId="77777777" w:rsidR="00DD687E" w:rsidRPr="000545FF" w:rsidRDefault="00DD687E" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fizikos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="0E1A5EE8" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A162EFF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10159C12" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31CD568C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="599A4372" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="12D41ECB" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="86"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3650C8F0" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hubertas Raginis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54397594" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03E0B767" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,75%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6B3B71" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ABC85A9" wp14:editId="7D606A26">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63D576B6" wp14:editId="0F381C9B">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1815292075" name="Paveikslėlis 47"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1669629839" name="Paveikslėlis 35"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 197"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D45B691" w14:textId="22D68343" w:rsidR="002243EE" w:rsidRPr="00CC46F4" w:rsidRDefault="002243EE" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="14C2BAC4" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24AF3185" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="700B7F46" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2492695C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08E35864" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...55 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="2270FA1B" w14:textId="77777777" w:rsidTr="00923EA3">
-[...754 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="167EF793" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD609F5" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Brendonas Kindurys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A48B5ED" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71E0B60B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>87,68%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="332E6900" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="24ECD78C" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6A3F4A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pijus Kaškilevičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0ACA21" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52766C1F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>82,88%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8EFF81" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D575AAD" w14:textId="77777777" w:rsidR="00DD687E" w:rsidRPr="000545FF" w:rsidRDefault="00DD687E" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chemijos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="6D585F25" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="121"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="038C8D70" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="421AAB59" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02DA9D2D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF7E6A7" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="3A2EF2B0" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28747F6F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hubertas Raginis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18499A85" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6CE1A2" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>99,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62C4FD1B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D008D64" wp14:editId="393D07C0">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76AE1CC7" wp14:editId="10930086">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="822819109" name="Paveikslėlis 46"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="271603076" name="Paveikslėlis 34"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 198"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="745FE953" w14:textId="77777777" w:rsidR="00923EA3" w:rsidRPr="00CC46F4" w:rsidRDefault="00923EA3" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="3C188F94" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="314C509F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57BDA65F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6AE2AF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>93,83%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0300430A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="621D36B1" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C07F1E2" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Brendonas Kindurys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47D7253F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A35A359" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>74,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EACB15E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7BFB4743" w14:textId="77777777" w:rsidR="001A6818" w:rsidRPr="000545FF" w:rsidRDefault="001A6818" w:rsidP="00691EA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Edukacinių konkursų „Olympis 2026 - Pavasario sesija“ rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331F4254" w14:textId="77777777" w:rsidR="001A6818" w:rsidRPr="000545FF" w:rsidRDefault="001A6818" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lietuvių kalbos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="225C0E56" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="158"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC130C8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2179444C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="127C72F8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5488E23D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="4F661081" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="246008FB" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rytis Kardelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13454972" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22B67613" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44000253" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="755F2318" wp14:editId="5DD24175">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A8933DE" wp14:editId="7C97C075">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="28614647" name="Paveikslėlis 45"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="737149416" name="Paveikslėlis 42"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 106"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E8712F6" w14:textId="77777777" w:rsidR="00923EA3" w:rsidRPr="00CC46F4" w:rsidRDefault="00923EA3" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="01121FD0" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E51490B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Goda Šarkaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6C116C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3915D4AE" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>99,33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5950852E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...107 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66261B84" wp14:editId="5EFA7403">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64BF4F99" wp14:editId="1A5D8D9B">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1186952327" name="Paveikslėlis 44"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1168093045" name="Paveikslėlis 41"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 107"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="678775C3" w14:textId="77777777" w:rsidR="00923EA3" w:rsidRPr="00CC46F4" w:rsidRDefault="00923EA3" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="65F097CB" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57609DDB" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matas Liepinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3094B8DB" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3E8B63" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>99%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A18D6AE" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="494187DB" wp14:editId="7205C48E">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="120E31CD" wp14:editId="45994BAE">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="887079289" name="Paveikslėlis 43"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1244135601" name="Paveikslėlis 40"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 108"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25EA9578" w14:textId="77777777" w:rsidR="00923EA3" w:rsidRPr="00CC46F4" w:rsidRDefault="00923EA3" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="2FFB9D8F" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3916252E" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Egilijus Blažys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="219D36BF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF4B115" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>96,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3A9F3C" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62528048" wp14:editId="12103E60">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24F9339F" wp14:editId="073E1356">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="485459673" name="Paveikslėlis 42"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="527977082" name="Paveikslėlis 39"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 109"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3374E041" w14:textId="77777777" w:rsidR="00923EA3" w:rsidRPr="00CC46F4" w:rsidRDefault="00923EA3" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="1071995A" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE26F98" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ignas kardelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDFD0B0" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14380369" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>95,33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26BF356F" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="61B95B62" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44A65D1D" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jokūbas Liepinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4EFC93" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19746981" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>99%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B009DF9" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="143591CA" wp14:editId="6626AC9A">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73788309" wp14:editId="7147E455">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1825898127" name="Paveikslėlis 41"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="700368244" name="Paveikslėlis 38"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 110"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E03E478" w14:textId="25CBF847" w:rsidR="00923EA3" w:rsidRPr="00CC46F4" w:rsidRDefault="00923EA3" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="07C8CF35" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01FDFACC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="078B0C5A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1BDB0A" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>86,56%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8E93CC" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="49F6E58F" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECBE622" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F488834" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D62A2B8" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20391C14" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...678 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61D24F68" wp14:editId="5C3D25EA">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E0F78A7" wp14:editId="62948E89">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="863184855" name="Paveikslėlis 40"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="157556623" name="Paveikslėlis 37"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 111"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A333042" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="5950F085" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43E55A1B" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrius Bartaška</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50BE87C3" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01F97B65" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>91,42%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="157F8D00" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w14:paraId="017BC61C" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48D4A0C2" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="202814EF" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="756E96E5" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>91,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42DBB356" w14:textId="77777777" w:rsidR="00EF5AD7" w:rsidRPr="000545FF" w:rsidRDefault="00EF5AD7" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35DD2D6A" w14:textId="77777777" w:rsidR="001A6818" w:rsidRPr="000545FF" w:rsidRDefault="001A6818" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anglų kalbos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3727"/>
+        <w:gridCol w:w="2652"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="38C82C1B" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3727" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C139BFC" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2652" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7753F47A" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5087B615" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08943529" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="32CB4077" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3727" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2109403E" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Egilijus Blažys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2652" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF25393" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07045B8A" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="088A0AC1" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30E479BF" wp14:editId="481F51E7">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="782CFEF3" wp14:editId="713DA0AB">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1414609036" name="Paveikslėlis 39"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="381386853" name="Paveikslėlis 36"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 112"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38CF0F8C" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="0843F580" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3727" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33605313" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Goda Šarkaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2652" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="115FC883" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5556A633" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94,75%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="526F05F2" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A9430D8" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="62F88D9B" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3727" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="262FB992" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elena Černiauskiatė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2652" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEEDF9F" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23B73F43" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>88,37%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B331D52" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="633AD048" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3727" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC6B58D" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2652" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2FAEE1" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAE38AE" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89,38%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="726336D0" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="35BA3243" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3727" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2267FD" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2652" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFC61DA" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7631FAEC" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97,33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63CFCB61" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...35 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7495E9A0" wp14:editId="36308FBE">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6449ABA4" wp14:editId="794AA597">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="53648009" name="Paveikslėlis 38"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1219790656" name="Paveikslėlis 35"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 113"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B6CC20" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="1830F756" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3727" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C776AF6" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2652" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4F31CA" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F94A550" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45F30C70" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0007462B" wp14:editId="321B8071">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FBF8B17" wp14:editId="3247C74D">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1897498056" name="Paveikslėlis 37"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1033018756" name="Paveikslėlis 34"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 114"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CC1AF2E" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2F875A5E" w14:textId="77777777" w:rsidR="001A6818" w:rsidRPr="000545FF" w:rsidRDefault="001A6818" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Matematikos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="6EE9216A" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="114"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56CBA87D" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0BA50A" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6648C1" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6ECE33" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="4270D8C6" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B69EB2E" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rytis Kardelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7970074B" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53E83C50" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89,11%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF2032E" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="5A6843D0" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="691C1AE1" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matas Liepinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76400812" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58A871AA" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72C71472" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="641B37F5" wp14:editId="033E8F5E">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06B59591" wp14:editId="7F377ED0">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1200350542" name="Paveikslėlis 36"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1066186571" name="Paveikslėlis 33"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 115"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D6A6376" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="050A96CF" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74C431BE" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kristupas Aleksejevas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B540D5" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="497C9A28" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89,63%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52E3B7AF" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65766122" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="7CD13521" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2826F3DB" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ignas kardelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7965EA61" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF3631B" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>77,92%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAD3B85" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="1D700370" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="193C384F" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Egilijus Blažys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3648F9C8" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16F9E2F4" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>72,9%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72435DBD" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="2EED3723" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64A79DE8" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jokūbas Liepinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D61B6B5" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5439B079" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97,33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="155D14A2" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="120EC911" wp14:editId="5C444254">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F08F909" wp14:editId="66469154">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="12149067" name="Paveikslėlis 35"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1735743986" name="Paveikslėlis 32"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 116"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C905D83" w14:textId="0CF9AF9A" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="5233AAA9" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F62CB53" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1EFFC7" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="138341C1" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55,23%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61C15DAD" w14:textId="281A5F55" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="008B6785" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padėka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="288AA934" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28BA36B4" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD1530A" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0B5142" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="178D733D" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41B1875A" wp14:editId="52A264AE">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C423329" wp14:editId="52B17819">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1477006286" name="Paveikslėlis 34"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1135429488" name="Paveikslėlis 31"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 117"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...101 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="35B36C98" w14:textId="77777777" w:rsidTr="00E871CB">
-[...334 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="31E7A26E" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="492EC470" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Andrius Bartaška</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="740" w:type="dxa"/>
-[...299 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2232D960" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="484D5FB7" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90,77%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3865BBEF" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13BEC0C8" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="5EE8DEAF" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F231A8E" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60BEB3A4" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57E6A371" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4785465B" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-          </w:p>
-[...89 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57D6B2CA" wp14:editId="6295C89F">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D592681" wp14:editId="60271162">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1915641619" name="Paveikslėlis 33"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="104882938" name="Paveikslėlis 30"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 118"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E35D132" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="13CEA7EC" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58E55D48" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mantas Mikaliakas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7238710A" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB5BA2F" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>93,33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="019031AF" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="54A32C0A" w14:textId="77777777" w:rsidR="001A6818" w:rsidRPr="000545FF" w:rsidRDefault="001A6818" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biologijos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="25C784ED" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="213"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5446A509" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="353635A5" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F405D46" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A96C9C7" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="717AEAE2" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="197AAF15" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matas Liepinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="129B69B6" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17042093" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7E61CE" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="273E626A" wp14:editId="1F525081">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55D2B371" wp14:editId="0F3AE3E6">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="962981972" name="Paveikslėlis 32"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1235831999" name="Paveikslėlis 29"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 119"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71A77807" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="29B95B98" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C379A99" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ignas kardelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C32D285" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E45700A" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>92,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E51F88E" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40B490F7" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="4E69DAC8" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6A9A78" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Goda Šarkaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB4C915" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35E02F9F" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>91,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="495B4B70" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="4531B886" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="346F10B6" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jokūbas Liepinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23E0E8FD" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53CF5D68" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>96,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74358B66" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33E73018" wp14:editId="472CCA48">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6145ACF8" wp14:editId="49098BB2">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="693448445" name="Paveikslėlis 31"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="161975129" name="Paveikslėlis 28"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 120"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F6A5FB0" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="65BCF175" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28418587" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74AC5432" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1CC745" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>79%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B97B30D" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="32277B52" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27770350" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC6DE52" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCBD8FC" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>92,56%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D257C89" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EE5DE7F" w14:textId="77777777" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7A6F7A59" w14:textId="77777777" w:rsidR="001A6818" w:rsidRPr="000545FF" w:rsidRDefault="001A6818" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informatikos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="7543B419" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1883A8" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7FB22E" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17803C56" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25ACE7C2" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="5AFCA163" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4337FFDC" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rytis Kardelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="565F78E2" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D98F0F7" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>96,75%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AAB5C31" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C590386" wp14:editId="1DE8FD94">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E411132" wp14:editId="713D635C">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1038567628" name="Paveikslėlis 30"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="860796251" name="Paveikslėlis 27"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 121"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60883BC7" w14:textId="439575D8" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...82 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="58B9C4C0" w14:textId="77777777" w:rsidTr="00E871CB">
-[...191 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="38152A9B" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21AB152D" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matas Liepinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5819F1" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6F6729" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>99%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="045E7E05" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46F4">
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1123EB1D" wp14:editId="29FF62B2">
-                  <wp:extent cx="152403" cy="152403"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B19A31A" wp14:editId="0192FED5">
+                  <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1933976385" name="Paveikslėlis 29"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1599686858" name="Paveikslėlis 26"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 122"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="152403" cy="152403"/>
+                            <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
-                            <a:prstDash/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15FC56EC" w14:textId="344D362B" w:rsidR="00E871CB" w:rsidRPr="00CC46F4" w:rsidRDefault="00E871CB" w:rsidP="00E871CB">
-[...46 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="0E585242" w14:textId="77777777" w:rsidTr="00E871CB">
-[...77 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="74B10416" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51D6D531" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Goda Šarkaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39BD8A53" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC3D9C6" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30DBA0B5" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F46D172" wp14:editId="5ADDF8BA">
+                  <wp:extent cx="152400" cy="152400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="992565139" name="Paveikslėlis 25"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 123"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="152400" cy="152400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="3B178D79" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="243E26AD" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Egilijus Blažys</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D235865" w14:textId="77777777" w:rsidR="00FF3493" w:rsidRPr="00CC46F4" w:rsidRDefault="00FF3493" w:rsidP="00E871CB">
-[...98 lines deleted...]
-            <w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5E713E" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1394DA" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>95%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4776FEBE" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="718BCE03" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4ADC04" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ignas kardelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51E74118" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF50BD2" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>83,31%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3D3E4C" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="1755B823" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A723BD2" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Jokūbas Liepinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6DF14F" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E17443A" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16D8D450" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="109BD5C2" wp14:editId="45643351">
+                  <wp:extent cx="152400" cy="152400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="510896600" name="Paveikslėlis 24"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 124"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="152400" cy="152400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="30EE5CB8" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="009309FB" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elija Kočinaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23F29C08" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4207C6" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>88,17%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47D77D4A" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="1947A9B3" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="023E1FC2" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aistis Raketis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24550C53" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78A16C88" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="619481E2" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30117AFA" wp14:editId="29A7866A">
+                  <wp:extent cx="152400" cy="152400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="133113325" name="Paveikslėlis 23"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 125"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="152400" cy="152400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="0C1E3DA4" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFDFED0" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Andrius Bartaška</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37B3A562" w14:textId="34CF51F4" w:rsidR="00F21A3C" w:rsidRPr="00CC46F4" w:rsidRDefault="00F21A3C" w:rsidP="00E871CB">
-[...289 lines deleted...]
-              <w:t>Dainius Vaitkevičius</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6125349F" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76030CFB" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89,71%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A806E8F" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC46F4" w:rsidRPr="00CC46F4" w14:paraId="192DE14E" w14:textId="77777777" w:rsidTr="00E871CB">
-[...2195 lines deleted...]
-            <w:r w:rsidRPr="00CC46F4">
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="1A1887C7" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5A5EB1" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11EFA038" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71816516" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>88,93%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFE127F" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II</w:t>
-            </w:r>
-[...4285 lines deleted...]
-              <w:t>Audronė Krikščionaitienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D041362" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00FC2BA3" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+    <w:p w14:paraId="1C4A5B9A" w14:textId="77777777" w:rsidR="001A6818" w:rsidRPr="000545FF" w:rsidRDefault="001A6818" w:rsidP="00EF5AD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Istorijos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="71CC6577" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="490E29B2" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6279E4" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32879D2B" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3080DD" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="70D68D0B" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21717F4D" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andrius Bartaška</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2D719C" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D73E721" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>88,75%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEEF916" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="475C7F18" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49F24361" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0FC444" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE2ABDC" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>92%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8B62DC" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="032D79EC" w14:textId="77777777" w:rsidR="001A6818" w:rsidRPr="000545FF" w:rsidRDefault="001A6818" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2BA3">
+      <w:r w:rsidRPr="000545FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>______________</w:t>
+        <w:t>Fizikos konkurso rezultatai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F67901" w14:textId="77777777" w:rsidR="0042474C" w:rsidRPr="00FC2BA3" w:rsidRDefault="0042474C" w:rsidP="00E871CB">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3634"/>
+        <w:gridCol w:w="2745"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="0E3047E6" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3634" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78C358A3" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="792C6A5B" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69AA6905" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13430C01" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="48C9E3CE" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3634" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40213D55" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="563AC1D1" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7B8149" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98,67%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76056A3F" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ADC4FD3" wp14:editId="10EF17CA">
+                  <wp:extent cx="152400" cy="152400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1280847042" name="Paveikslėlis 22"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 126"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="152400" cy="152400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="47355BCC" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3634" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05EBE31D" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mantas Mikaliakas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45747393" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="749C6BC0" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>96,08%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="099C2B4A" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D6853E7" w14:textId="77777777" w:rsidR="001A6818" w:rsidRPr="000545FF" w:rsidRDefault="001A6818" w:rsidP="00EF5AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chemijos konkurso rezultatai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="5FDFE775" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1B1106" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B68C11C" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04BFF2E0" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rezultatas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="574DD48C" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laipsnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691EA9" w:rsidRPr="000545FF" w14:paraId="5B66AAE9" w14:textId="77777777" w:rsidTr="008B6785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="684E54E0" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domantas Čeponis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="201B070B" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76168349" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>95,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12BC4318" w14:textId="77777777" w:rsidR="00691EA9" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000545FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0CB79985" w14:textId="77777777" w:rsidR="001A6818" w:rsidRPr="000545FF" w:rsidRDefault="001A6818" w:rsidP="00EF5AD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29577066" w14:textId="77777777" w:rsidR="00C07C1C" w:rsidRPr="00FC2BA3" w:rsidRDefault="00C07C1C" w:rsidP="00E871CB">
-[...11 lines deleted...]
-    <w:p w14:paraId="169D195A" w14:textId="571F78BE" w:rsidR="00715467" w:rsidRPr="00FC2BA3" w:rsidRDefault="00715467" w:rsidP="00E871CB">
+    <w:p w14:paraId="169D195A" w14:textId="33E57161" w:rsidR="00715467" w:rsidRPr="000545FF" w:rsidRDefault="00691EA9" w:rsidP="00EF5AD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000545FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00715467" w:rsidRPr="00FC2BA3">
+    <w:sectPr w:rsidR="00715467" w:rsidRPr="000545FF" w:rsidSect="001A6818">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1274" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Historic">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FCD0CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C20F274"/>
     <w:lvl w:ilvl="0" w:tplc="D06431BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="37542214" w:tentative="1">
@@ -46021,455 +41499,586 @@
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C07C1C"/>
     <w:rsid w:val="00000D74"/>
     <w:rsid w:val="00000D95"/>
     <w:rsid w:val="0000100D"/>
     <w:rsid w:val="0001177C"/>
     <w:rsid w:val="00011F60"/>
     <w:rsid w:val="00012C0E"/>
+    <w:rsid w:val="000176B8"/>
     <w:rsid w:val="0003062A"/>
+    <w:rsid w:val="00031F76"/>
+    <w:rsid w:val="00042A68"/>
+    <w:rsid w:val="000545FF"/>
     <w:rsid w:val="00054853"/>
     <w:rsid w:val="00054AF3"/>
     <w:rsid w:val="00056381"/>
     <w:rsid w:val="00061AF1"/>
+    <w:rsid w:val="00062F6B"/>
+    <w:rsid w:val="00066C99"/>
     <w:rsid w:val="0007019F"/>
     <w:rsid w:val="00071ABC"/>
+    <w:rsid w:val="000739C8"/>
     <w:rsid w:val="00081748"/>
+    <w:rsid w:val="000839B2"/>
     <w:rsid w:val="00085318"/>
     <w:rsid w:val="0009205A"/>
     <w:rsid w:val="00092508"/>
     <w:rsid w:val="00093040"/>
     <w:rsid w:val="000948BA"/>
     <w:rsid w:val="000A229D"/>
+    <w:rsid w:val="000A28B3"/>
     <w:rsid w:val="000B0A9C"/>
     <w:rsid w:val="000C3243"/>
     <w:rsid w:val="000D00CC"/>
     <w:rsid w:val="000D5FCA"/>
     <w:rsid w:val="000E34F6"/>
     <w:rsid w:val="000E4F2B"/>
     <w:rsid w:val="000E5AD9"/>
     <w:rsid w:val="000F05EC"/>
     <w:rsid w:val="000F356F"/>
     <w:rsid w:val="000F65EB"/>
     <w:rsid w:val="001252A7"/>
+    <w:rsid w:val="001255EC"/>
     <w:rsid w:val="0012661A"/>
     <w:rsid w:val="00130DFC"/>
     <w:rsid w:val="00132829"/>
     <w:rsid w:val="001376FB"/>
     <w:rsid w:val="00140532"/>
+    <w:rsid w:val="00140B68"/>
     <w:rsid w:val="00140DC2"/>
     <w:rsid w:val="001410BF"/>
     <w:rsid w:val="00141D07"/>
     <w:rsid w:val="00162195"/>
+    <w:rsid w:val="00177C04"/>
     <w:rsid w:val="001805F5"/>
     <w:rsid w:val="00182096"/>
+    <w:rsid w:val="0019093E"/>
     <w:rsid w:val="0019222D"/>
     <w:rsid w:val="00196440"/>
     <w:rsid w:val="00196527"/>
+    <w:rsid w:val="001A1A35"/>
     <w:rsid w:val="001A4BCE"/>
+    <w:rsid w:val="001A6818"/>
+    <w:rsid w:val="001A6E7A"/>
     <w:rsid w:val="001B50D7"/>
     <w:rsid w:val="001C7C34"/>
     <w:rsid w:val="001D005D"/>
+    <w:rsid w:val="001D05EF"/>
     <w:rsid w:val="001D38C4"/>
     <w:rsid w:val="001D7467"/>
     <w:rsid w:val="001D7503"/>
+    <w:rsid w:val="002005D4"/>
     <w:rsid w:val="00202C38"/>
     <w:rsid w:val="00203B5E"/>
     <w:rsid w:val="002116B9"/>
     <w:rsid w:val="00223D5C"/>
     <w:rsid w:val="002243EE"/>
     <w:rsid w:val="0022497C"/>
+    <w:rsid w:val="00226693"/>
     <w:rsid w:val="00231183"/>
     <w:rsid w:val="0025141D"/>
+    <w:rsid w:val="0025560C"/>
     <w:rsid w:val="0025586E"/>
+    <w:rsid w:val="00261DBC"/>
+    <w:rsid w:val="00267BF2"/>
     <w:rsid w:val="002774DF"/>
     <w:rsid w:val="00277984"/>
+    <w:rsid w:val="0028468B"/>
     <w:rsid w:val="00285870"/>
     <w:rsid w:val="0029062E"/>
     <w:rsid w:val="00290EA0"/>
     <w:rsid w:val="00293831"/>
     <w:rsid w:val="002941A7"/>
     <w:rsid w:val="00297725"/>
     <w:rsid w:val="002A0B30"/>
     <w:rsid w:val="002A1AFA"/>
     <w:rsid w:val="002A2647"/>
     <w:rsid w:val="002A2CBB"/>
     <w:rsid w:val="002A3BF4"/>
     <w:rsid w:val="002B65F7"/>
     <w:rsid w:val="002C4B54"/>
     <w:rsid w:val="002C6F68"/>
     <w:rsid w:val="002D542C"/>
     <w:rsid w:val="002D55AF"/>
+    <w:rsid w:val="002E2AE6"/>
+    <w:rsid w:val="002E2B36"/>
+    <w:rsid w:val="002E5FF6"/>
     <w:rsid w:val="002F0ED2"/>
     <w:rsid w:val="002F594A"/>
     <w:rsid w:val="002F6AEE"/>
     <w:rsid w:val="00312135"/>
     <w:rsid w:val="00314360"/>
     <w:rsid w:val="00317CBE"/>
     <w:rsid w:val="003244EA"/>
     <w:rsid w:val="00325FC7"/>
     <w:rsid w:val="0032740D"/>
     <w:rsid w:val="00327FD0"/>
     <w:rsid w:val="00332A9C"/>
     <w:rsid w:val="0033434B"/>
     <w:rsid w:val="003378F4"/>
+    <w:rsid w:val="0035425F"/>
     <w:rsid w:val="0036020F"/>
+    <w:rsid w:val="00360314"/>
     <w:rsid w:val="00361591"/>
     <w:rsid w:val="00361B7B"/>
     <w:rsid w:val="00373A50"/>
+    <w:rsid w:val="00384FD2"/>
     <w:rsid w:val="0039154A"/>
     <w:rsid w:val="003A4EDD"/>
     <w:rsid w:val="003A5120"/>
+    <w:rsid w:val="003D3B5C"/>
     <w:rsid w:val="003D41E7"/>
     <w:rsid w:val="003D4653"/>
     <w:rsid w:val="003D6669"/>
     <w:rsid w:val="003D6FCC"/>
     <w:rsid w:val="003E2173"/>
+    <w:rsid w:val="003E7BEA"/>
     <w:rsid w:val="003F0EDC"/>
     <w:rsid w:val="003F3E2D"/>
     <w:rsid w:val="0041084E"/>
     <w:rsid w:val="00412D45"/>
     <w:rsid w:val="00414DD0"/>
     <w:rsid w:val="00423D53"/>
     <w:rsid w:val="00423DE4"/>
     <w:rsid w:val="0042474C"/>
+    <w:rsid w:val="00427843"/>
     <w:rsid w:val="004308A4"/>
     <w:rsid w:val="004321A0"/>
     <w:rsid w:val="00436B3A"/>
     <w:rsid w:val="00440A5D"/>
     <w:rsid w:val="004412CC"/>
+    <w:rsid w:val="00443995"/>
     <w:rsid w:val="004441B4"/>
     <w:rsid w:val="0044584F"/>
     <w:rsid w:val="00452CBC"/>
+    <w:rsid w:val="004557C5"/>
     <w:rsid w:val="00460638"/>
     <w:rsid w:val="00462352"/>
     <w:rsid w:val="00467CED"/>
     <w:rsid w:val="00470C65"/>
     <w:rsid w:val="0047187B"/>
     <w:rsid w:val="00473F08"/>
+    <w:rsid w:val="0047653C"/>
     <w:rsid w:val="00487DDB"/>
+    <w:rsid w:val="004971CC"/>
     <w:rsid w:val="004B2E69"/>
     <w:rsid w:val="004C059B"/>
     <w:rsid w:val="004C46B1"/>
+    <w:rsid w:val="004C5BFD"/>
     <w:rsid w:val="004E32A6"/>
     <w:rsid w:val="004E5E74"/>
     <w:rsid w:val="004E6C43"/>
     <w:rsid w:val="004E753C"/>
     <w:rsid w:val="004F1A06"/>
+    <w:rsid w:val="004F440B"/>
     <w:rsid w:val="004F6280"/>
     <w:rsid w:val="004F7010"/>
     <w:rsid w:val="00502CF7"/>
     <w:rsid w:val="0051547D"/>
     <w:rsid w:val="0051638F"/>
     <w:rsid w:val="005206D4"/>
     <w:rsid w:val="00520976"/>
     <w:rsid w:val="00522F5D"/>
+    <w:rsid w:val="005268DC"/>
+    <w:rsid w:val="005279DE"/>
+    <w:rsid w:val="00535211"/>
     <w:rsid w:val="00535CFB"/>
+    <w:rsid w:val="0053629C"/>
+    <w:rsid w:val="005368E9"/>
     <w:rsid w:val="00552635"/>
+    <w:rsid w:val="00555A6E"/>
     <w:rsid w:val="005567FF"/>
     <w:rsid w:val="00563072"/>
     <w:rsid w:val="005714AC"/>
     <w:rsid w:val="005872CC"/>
     <w:rsid w:val="00595064"/>
+    <w:rsid w:val="00595403"/>
     <w:rsid w:val="005A0C70"/>
     <w:rsid w:val="005A2829"/>
+    <w:rsid w:val="005B1D77"/>
     <w:rsid w:val="005B659E"/>
     <w:rsid w:val="005B7A39"/>
+    <w:rsid w:val="005C0399"/>
     <w:rsid w:val="005D36A0"/>
+    <w:rsid w:val="005D773F"/>
     <w:rsid w:val="005E00B0"/>
     <w:rsid w:val="005F07B3"/>
     <w:rsid w:val="005F1C78"/>
     <w:rsid w:val="005F4BBC"/>
     <w:rsid w:val="00620C5D"/>
     <w:rsid w:val="006262DB"/>
     <w:rsid w:val="006279FF"/>
     <w:rsid w:val="00630CE9"/>
     <w:rsid w:val="00632BFF"/>
     <w:rsid w:val="00640BE2"/>
     <w:rsid w:val="006446FC"/>
     <w:rsid w:val="00651C1E"/>
+    <w:rsid w:val="00653A6F"/>
     <w:rsid w:val="00653E6D"/>
+    <w:rsid w:val="006606F6"/>
     <w:rsid w:val="00664563"/>
     <w:rsid w:val="00664B3F"/>
     <w:rsid w:val="00666E0C"/>
+    <w:rsid w:val="006679D7"/>
+    <w:rsid w:val="006717FF"/>
     <w:rsid w:val="006760F3"/>
     <w:rsid w:val="00677749"/>
     <w:rsid w:val="00680850"/>
     <w:rsid w:val="00685146"/>
     <w:rsid w:val="00685755"/>
+    <w:rsid w:val="00687369"/>
+    <w:rsid w:val="00691EA9"/>
     <w:rsid w:val="006920E4"/>
     <w:rsid w:val="00692AF4"/>
+    <w:rsid w:val="00695401"/>
     <w:rsid w:val="00695406"/>
     <w:rsid w:val="00697AFD"/>
     <w:rsid w:val="00697E53"/>
     <w:rsid w:val="006A6CCF"/>
     <w:rsid w:val="006B232B"/>
     <w:rsid w:val="006B37AA"/>
+    <w:rsid w:val="006B538A"/>
     <w:rsid w:val="006B544D"/>
+    <w:rsid w:val="006B7798"/>
     <w:rsid w:val="006C1EF3"/>
+    <w:rsid w:val="006C4C7F"/>
     <w:rsid w:val="006C51F8"/>
     <w:rsid w:val="006D2758"/>
+    <w:rsid w:val="006D37DC"/>
+    <w:rsid w:val="006D7ABD"/>
     <w:rsid w:val="006E43EA"/>
     <w:rsid w:val="006F1CFC"/>
     <w:rsid w:val="0070760A"/>
     <w:rsid w:val="007103D9"/>
     <w:rsid w:val="00715467"/>
     <w:rsid w:val="00715725"/>
     <w:rsid w:val="007227BD"/>
     <w:rsid w:val="00727062"/>
     <w:rsid w:val="00734B54"/>
+    <w:rsid w:val="00735905"/>
     <w:rsid w:val="0074033D"/>
     <w:rsid w:val="0074131F"/>
+    <w:rsid w:val="00743D22"/>
     <w:rsid w:val="00750F88"/>
     <w:rsid w:val="007563E9"/>
+    <w:rsid w:val="00765941"/>
     <w:rsid w:val="007714A3"/>
     <w:rsid w:val="00772A24"/>
     <w:rsid w:val="00784249"/>
     <w:rsid w:val="007A38E1"/>
+    <w:rsid w:val="007B094C"/>
     <w:rsid w:val="007B1D60"/>
     <w:rsid w:val="007B4050"/>
     <w:rsid w:val="007C0860"/>
     <w:rsid w:val="007C59AE"/>
     <w:rsid w:val="007C7D6A"/>
     <w:rsid w:val="007D22C2"/>
     <w:rsid w:val="007E7E4A"/>
+    <w:rsid w:val="007E7F52"/>
     <w:rsid w:val="007F2B7C"/>
+    <w:rsid w:val="00800576"/>
     <w:rsid w:val="0080144E"/>
     <w:rsid w:val="0080255A"/>
     <w:rsid w:val="00807046"/>
     <w:rsid w:val="00807879"/>
     <w:rsid w:val="008106EF"/>
+    <w:rsid w:val="008108BB"/>
     <w:rsid w:val="008272DB"/>
     <w:rsid w:val="0082784E"/>
+    <w:rsid w:val="00832E8F"/>
     <w:rsid w:val="00837C29"/>
     <w:rsid w:val="00843CB2"/>
     <w:rsid w:val="0084417A"/>
     <w:rsid w:val="00845760"/>
+    <w:rsid w:val="00855EE3"/>
+    <w:rsid w:val="008571A6"/>
+    <w:rsid w:val="00865C2E"/>
     <w:rsid w:val="00870EDD"/>
+    <w:rsid w:val="00874013"/>
     <w:rsid w:val="008749C9"/>
     <w:rsid w:val="0087539A"/>
     <w:rsid w:val="008772A5"/>
     <w:rsid w:val="00880F34"/>
+    <w:rsid w:val="00881ABB"/>
     <w:rsid w:val="00890B92"/>
+    <w:rsid w:val="008965F9"/>
     <w:rsid w:val="008B3B03"/>
+    <w:rsid w:val="008B6785"/>
     <w:rsid w:val="008B7A07"/>
+    <w:rsid w:val="008C018B"/>
     <w:rsid w:val="008C2455"/>
     <w:rsid w:val="008C3642"/>
     <w:rsid w:val="008D0AEB"/>
     <w:rsid w:val="008D33E4"/>
     <w:rsid w:val="008D4BCC"/>
+    <w:rsid w:val="008D4FB1"/>
     <w:rsid w:val="008D513E"/>
+    <w:rsid w:val="008D5F5C"/>
     <w:rsid w:val="008D64FB"/>
     <w:rsid w:val="008E06E3"/>
     <w:rsid w:val="008E15BB"/>
+    <w:rsid w:val="008E6237"/>
     <w:rsid w:val="008E6F43"/>
+    <w:rsid w:val="008F27A4"/>
     <w:rsid w:val="008F4CA3"/>
     <w:rsid w:val="008F7C54"/>
     <w:rsid w:val="009023FC"/>
     <w:rsid w:val="0090752F"/>
+    <w:rsid w:val="00911E07"/>
     <w:rsid w:val="009132BE"/>
     <w:rsid w:val="009178B1"/>
     <w:rsid w:val="009226A6"/>
     <w:rsid w:val="00923EA3"/>
     <w:rsid w:val="00924619"/>
+    <w:rsid w:val="00925757"/>
+    <w:rsid w:val="009358D6"/>
     <w:rsid w:val="00937376"/>
+    <w:rsid w:val="00951A4E"/>
     <w:rsid w:val="00954C61"/>
     <w:rsid w:val="00970162"/>
     <w:rsid w:val="00971D17"/>
+    <w:rsid w:val="0099007B"/>
     <w:rsid w:val="009A281F"/>
     <w:rsid w:val="009A4C20"/>
+    <w:rsid w:val="009B386C"/>
     <w:rsid w:val="009B5694"/>
     <w:rsid w:val="009C2170"/>
     <w:rsid w:val="009D3713"/>
     <w:rsid w:val="009D7209"/>
     <w:rsid w:val="009E510C"/>
     <w:rsid w:val="009F393F"/>
     <w:rsid w:val="009F50C4"/>
+    <w:rsid w:val="00A024D2"/>
+    <w:rsid w:val="00A03CFC"/>
+    <w:rsid w:val="00A058C7"/>
     <w:rsid w:val="00A07FDA"/>
     <w:rsid w:val="00A11102"/>
+    <w:rsid w:val="00A35D74"/>
     <w:rsid w:val="00A379EB"/>
     <w:rsid w:val="00A40EDF"/>
     <w:rsid w:val="00A459A9"/>
     <w:rsid w:val="00A476EA"/>
     <w:rsid w:val="00A52FE3"/>
     <w:rsid w:val="00A62A06"/>
     <w:rsid w:val="00A63DEB"/>
+    <w:rsid w:val="00A650A1"/>
     <w:rsid w:val="00A728B8"/>
     <w:rsid w:val="00A90557"/>
+    <w:rsid w:val="00AA7B51"/>
+    <w:rsid w:val="00AD299A"/>
     <w:rsid w:val="00AD4209"/>
     <w:rsid w:val="00AE723C"/>
+    <w:rsid w:val="00AE75FF"/>
     <w:rsid w:val="00AF3C8D"/>
     <w:rsid w:val="00B031E3"/>
     <w:rsid w:val="00B20F5C"/>
+    <w:rsid w:val="00B25895"/>
     <w:rsid w:val="00B26087"/>
+    <w:rsid w:val="00B27F46"/>
     <w:rsid w:val="00B3014F"/>
     <w:rsid w:val="00B54A24"/>
     <w:rsid w:val="00B67197"/>
     <w:rsid w:val="00B75CAF"/>
+    <w:rsid w:val="00B81996"/>
     <w:rsid w:val="00B8764C"/>
+    <w:rsid w:val="00B9031B"/>
     <w:rsid w:val="00B940DE"/>
     <w:rsid w:val="00B94515"/>
     <w:rsid w:val="00B966B7"/>
     <w:rsid w:val="00BA2AAA"/>
     <w:rsid w:val="00BA47CD"/>
+    <w:rsid w:val="00BB1A07"/>
     <w:rsid w:val="00BC3D60"/>
     <w:rsid w:val="00BC57F1"/>
     <w:rsid w:val="00BD36A8"/>
     <w:rsid w:val="00BD59C0"/>
     <w:rsid w:val="00BD62D7"/>
+    <w:rsid w:val="00BE1543"/>
     <w:rsid w:val="00BF671E"/>
     <w:rsid w:val="00C022F8"/>
     <w:rsid w:val="00C07C1C"/>
     <w:rsid w:val="00C17EFE"/>
     <w:rsid w:val="00C26589"/>
     <w:rsid w:val="00C3066C"/>
     <w:rsid w:val="00C34690"/>
     <w:rsid w:val="00C37158"/>
     <w:rsid w:val="00C40E08"/>
     <w:rsid w:val="00C421CC"/>
+    <w:rsid w:val="00C45538"/>
     <w:rsid w:val="00C61141"/>
+    <w:rsid w:val="00C62F1A"/>
+    <w:rsid w:val="00C62F82"/>
+    <w:rsid w:val="00C67FD2"/>
+    <w:rsid w:val="00C7333D"/>
     <w:rsid w:val="00C7713A"/>
     <w:rsid w:val="00C867D7"/>
+    <w:rsid w:val="00C94E2A"/>
     <w:rsid w:val="00C95FBF"/>
+    <w:rsid w:val="00C963F7"/>
     <w:rsid w:val="00CA26BA"/>
     <w:rsid w:val="00CC0AD3"/>
     <w:rsid w:val="00CC46F4"/>
     <w:rsid w:val="00CC66A0"/>
     <w:rsid w:val="00CD5340"/>
     <w:rsid w:val="00CD6826"/>
     <w:rsid w:val="00CE14F0"/>
     <w:rsid w:val="00CE56DD"/>
     <w:rsid w:val="00CF6284"/>
     <w:rsid w:val="00D0096B"/>
     <w:rsid w:val="00D04A82"/>
     <w:rsid w:val="00D05D85"/>
     <w:rsid w:val="00D1049F"/>
     <w:rsid w:val="00D1734E"/>
     <w:rsid w:val="00D17D3C"/>
     <w:rsid w:val="00D266BC"/>
     <w:rsid w:val="00D4187C"/>
     <w:rsid w:val="00D430C7"/>
     <w:rsid w:val="00D47816"/>
     <w:rsid w:val="00D506C4"/>
     <w:rsid w:val="00D50F41"/>
     <w:rsid w:val="00D54A20"/>
     <w:rsid w:val="00D56FCE"/>
     <w:rsid w:val="00D611A5"/>
     <w:rsid w:val="00D611D1"/>
+    <w:rsid w:val="00D70376"/>
     <w:rsid w:val="00D70DB5"/>
     <w:rsid w:val="00D7189E"/>
     <w:rsid w:val="00D777BF"/>
     <w:rsid w:val="00D80BE9"/>
     <w:rsid w:val="00D83A0F"/>
+    <w:rsid w:val="00D85090"/>
     <w:rsid w:val="00D8714D"/>
     <w:rsid w:val="00D92E75"/>
     <w:rsid w:val="00DA351D"/>
     <w:rsid w:val="00DA7BE4"/>
     <w:rsid w:val="00DB3834"/>
     <w:rsid w:val="00DC1EBB"/>
     <w:rsid w:val="00DD0811"/>
+    <w:rsid w:val="00DD12FA"/>
     <w:rsid w:val="00DD1884"/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rsid w:val="00DD6FDC"/>
     <w:rsid w:val="00DE4D35"/>
     <w:rsid w:val="00DE4DFD"/>
     <w:rsid w:val="00DF7856"/>
     <w:rsid w:val="00E00E9D"/>
+    <w:rsid w:val="00E0173C"/>
+    <w:rsid w:val="00E03F2C"/>
     <w:rsid w:val="00E03F90"/>
     <w:rsid w:val="00E11F47"/>
     <w:rsid w:val="00E12288"/>
     <w:rsid w:val="00E14497"/>
+    <w:rsid w:val="00E2024D"/>
     <w:rsid w:val="00E2181A"/>
     <w:rsid w:val="00E21F36"/>
     <w:rsid w:val="00E27520"/>
+    <w:rsid w:val="00E27640"/>
     <w:rsid w:val="00E302C8"/>
     <w:rsid w:val="00E35237"/>
     <w:rsid w:val="00E53024"/>
     <w:rsid w:val="00E55AC9"/>
+    <w:rsid w:val="00E5727A"/>
     <w:rsid w:val="00E57C39"/>
+    <w:rsid w:val="00E65E29"/>
     <w:rsid w:val="00E75BB4"/>
     <w:rsid w:val="00E85319"/>
     <w:rsid w:val="00E871CB"/>
     <w:rsid w:val="00EA442A"/>
     <w:rsid w:val="00EA4BDE"/>
     <w:rsid w:val="00EA6FBC"/>
     <w:rsid w:val="00EB0DAA"/>
+    <w:rsid w:val="00EB26E1"/>
     <w:rsid w:val="00EB5CDB"/>
     <w:rsid w:val="00EB6558"/>
     <w:rsid w:val="00EB6BAE"/>
     <w:rsid w:val="00EC0519"/>
     <w:rsid w:val="00EC2E1F"/>
     <w:rsid w:val="00EC2FDB"/>
     <w:rsid w:val="00EC5986"/>
     <w:rsid w:val="00EC615D"/>
     <w:rsid w:val="00ED06F7"/>
+    <w:rsid w:val="00ED12AA"/>
+    <w:rsid w:val="00ED2C8F"/>
     <w:rsid w:val="00ED4BD6"/>
     <w:rsid w:val="00ED554D"/>
     <w:rsid w:val="00ED7895"/>
     <w:rsid w:val="00EF1044"/>
     <w:rsid w:val="00EF36A4"/>
     <w:rsid w:val="00EF453B"/>
     <w:rsid w:val="00EF594F"/>
+    <w:rsid w:val="00EF5AD7"/>
     <w:rsid w:val="00EF7DEC"/>
     <w:rsid w:val="00F1120B"/>
     <w:rsid w:val="00F112BE"/>
     <w:rsid w:val="00F12458"/>
     <w:rsid w:val="00F140B0"/>
     <w:rsid w:val="00F17E5E"/>
     <w:rsid w:val="00F21A3C"/>
     <w:rsid w:val="00F21E20"/>
+    <w:rsid w:val="00F24564"/>
     <w:rsid w:val="00F2570E"/>
     <w:rsid w:val="00F26F1F"/>
     <w:rsid w:val="00F31628"/>
+    <w:rsid w:val="00F31670"/>
     <w:rsid w:val="00F335F2"/>
+    <w:rsid w:val="00F34DAE"/>
     <w:rsid w:val="00F35636"/>
+    <w:rsid w:val="00F37E47"/>
     <w:rsid w:val="00F54216"/>
     <w:rsid w:val="00F543F1"/>
+    <w:rsid w:val="00F5515C"/>
+    <w:rsid w:val="00F600DD"/>
     <w:rsid w:val="00F6023F"/>
+    <w:rsid w:val="00F72BF6"/>
     <w:rsid w:val="00F84235"/>
     <w:rsid w:val="00F84E72"/>
     <w:rsid w:val="00F9342A"/>
+    <w:rsid w:val="00F938A2"/>
     <w:rsid w:val="00FA7633"/>
     <w:rsid w:val="00FA772D"/>
     <w:rsid w:val="00FB61CD"/>
     <w:rsid w:val="00FB64F3"/>
     <w:rsid w:val="00FC2BA3"/>
+    <w:rsid w:val="00FD1062"/>
     <w:rsid w:val="00FE2E61"/>
     <w:rsid w:val="00FE55D1"/>
     <w:rsid w:val="00FF1D30"/>
     <w:rsid w:val="00FF2989"/>
     <w:rsid w:val="00FF3493"/>
     <w:rsid w:val="00FF7936"/>
     <w:rsid w:val="00FF7F63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -46635,51 +42244,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -46871,81 +42480,309 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C07C1C"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat1Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat2Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat3Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat4Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat5Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat6Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat7Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat8Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat9Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="prastasis"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C07C1C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="prastasiniatinklio">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C07C1C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lt-LT"/>
@@ -47047,71 +42884,410 @@
     <w:qFormat/>
     <w:rsid w:val="00C07C1C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
     <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C07C1C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="prastojilentel"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C07C1C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
+    <w:name w:val="Antraštė 1 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat2Diagrama">
+    <w:name w:val="Antraštė 2 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
+    <w:name w:val="Antraštė 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat4Diagrama">
+    <w:name w:val="Antraštė 4 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat5Diagrama">
+    <w:name w:val="Antraštė 5 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat6Diagrama">
+    <w:name w:val="Antraštė 6 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat7Diagrama">
+    <w:name w:val="Antraštė 7 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat8Diagrama">
+    <w:name w:val="Antraštė 8 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat9Diagrama">
+    <w:name w:val="Antraštė 9 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paantrat">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PaantratDiagrama"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PaantratDiagrama">
+    <w:name w:val="Paantraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Paantrat"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citata">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="CitataDiagrama"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitataDiagrama">
+    <w:name w:val="Citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Citata"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykuspabraukimas">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iskirtacitata">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="IskirtacitataDiagrama"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IskirtacitataDiagrama">
+    <w:name w:val="Išskirta citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Iskirtacitata"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykinuoroda">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD687E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="62064752">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="425615366">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -47614,70 +43790,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8DD7609-CB02-483A-B894-EA4E963299E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3625</Words>
-  <Characters>20669</Characters>
+  <Words>2747</Words>
+  <Characters>15664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>172</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>130</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24246</CharactersWithSpaces>
+  <CharactersWithSpaces>18375</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jūratė Sveikauskienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>